--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylaine Brun-Trigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant dans l’aire du gallo-roman : une approche dialectométrique philologiquement ancrée. Perspectives pour une aréologie gradualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bej⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic motives common to Japanese and Romance dialects. Two examples with maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Geolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.20-39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13948834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du genre des substantifs dans les dialectes gallo-romans. Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En suivant Edmond Edmont. À la rencontre des témoins de l’Atlas linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, https://www.languesetcite.fr/208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, https://journals.openedition.org/geolinguistique/1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’aires de dispersion à l’aide d’un facteur géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1-2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus occitan dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII-1, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie dans les parlers de la Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des atlas linguistiques régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : « Feinte gasconne », vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan, une base de données multimediale dédiée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : entre atlas et dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictons météorologiques dans les atlas linguistiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales dans l'Atlas Linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mélanges offerts à Catherine Bougy, juillet-décembre 2012 (62-2), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données linguistique occitane Thesoc. Trésor patrimonial et instrument de recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ranucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis Romànics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.367-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una lei fonetica fossila : la palatalizacion de [-a] final atòn en occitan central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le breton : un éclairage sur l'histoire des parlers gallo-romans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atlas linguistiques et la phonologie du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atlas linguistiques : un voyage dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des atlas linguistiques régionaux. Problèmes de comparabilité. Du NALF aux atlas linguistique régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paraboles de l'enfant prodigue dans la Creuse : une source inédite de documents du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XLV, pp.592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes dialectologiques sur les parlers du Croissant : corpus et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 93, pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'étymologie double dans le FEW (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, XXVIII, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet / Presentazione del progetto ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (Italie), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant comme singularité dialectométrique : un éventail de perspectives qualitatives et quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe (Charente), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions dialectales, frontières et transitions en domaine occitan : validation et vicariance dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes pour l’étude de la variation dans l’espace francophone et au-delà (CoMeVar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour la cartographie des atlas linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la cartographie des atlas linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre des substantifs dans les dialectes gallo-romans, d’après l’Atlas Linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la variation linguistique du français contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles de visualisation des données dialectométriques sur le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de dialectologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, Mar 2023, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte vs endémisme ; modalité vs transition : binômes empiriques et conceptuels en aréologie occitane. La preuve par le gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international VariaR – Variation dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la Dauna à... Le « paysage dialectal » des landes gasconnes revisitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gélebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De patois à éradiquer à langue de création artistique: avatars et représentations de l'occitan dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agresti, Giovanni, Feb 2023, Bordeaux (Gironde), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTOMAPS. Module cartographique d'analyse de la variation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Axe 1 de l'Académie 5, Savoirs, Idées, Langage, Société "Dialoguer entre disciplines : enjeux, atouts, obstacles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Southern Gallo-Romance from a Complexity Theory viewpoint: Occitan (Southern Gallo-Romance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity in Language Variation and Change (COMPILA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tokyo, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'étape sur le THESOC. Site web, cartographie, données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions. Kick-off meeting of the project ViGramm (SOSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Pescarini, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Croissant, vous aurez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du parcours SOGEPEP (Sociolinguistique et gestion politique et éducative des plurilinguismes) - Master Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations dialectométriques pour le Manuel de linguistique occitane, édité par Louise Esher et Jean Sibille aux éditions Mouton de Gruyter (chapitre 17. « Atlas linguistiques et perspectives dialectométriques »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LLACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; ReSo (Recherches sur les Suds et les Orients), Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'a une lèbre dans la cherbe : étude de la variation du genre dans les parlers du Croissant, d'après les données de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres sur les Parlers du Croissant (RPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Boussac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Babau au Mammouth. Etude géolinguistique sur les personnages fantastiques occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théories et pratiques en dialectologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches Théories et pratiques linguistiques, Université de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Samir Bajric, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atlas Dees électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concordial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mue du THESOC et l'intégration des derniers outils de représentation géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX CILPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021 - 145e congrès du Comité des Travaux Historiques et Scientifiques. Collecter, collectionner, conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils informatiques pour la dialectologie : CartoDialect, ShinyDialect, Gabmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ièr, Deman. Diga-m'o dins la lenga. Collectatges e Recèrca en Occitan. Journée Jeune Recherche en domaine Occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry, Montpellier, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler marchois : le lexique du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres creusoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ajain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ShinyDialect et ShinyClass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Équipe PACTE Grenoble, Géographies Linguistiques. Histoire - Épistémologie - Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe PACTE, Grenoble, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de« scier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lexical areas templates throughout the Occitan domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Variation in Europe (ICLaVE|10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de Les parlers de la Creuse. Carrefour et frontière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Combraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Quel dialogue numérique entre les atlas linguistiques galloromans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'aires de dispersion à l'aide d'un facteur géographique : application à la dialectologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics - SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'ouverture du projet ANR "Le Croissant linguistique : une approche multidisciplinaire du contact oc-oïl"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier FANTOIR avec le SIG QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03640249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières dialectales et représentation(s) cartographique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ALCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, May 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'inventaire de la représentation cartographique des faits linguistiques : de l'ALF à l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECLATS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Oct 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de cartographie automatique de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. 12e Congrès de l’Association Internationale d'Etudes Occitanes (Albi, 10-15 juil. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : une ébauche d'atlas lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler marchois et le Croissant linguistique (4e colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Parsac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France : dans les pas d'Edmont ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralités, de l'enquête à l'écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Marche : frontière et carrefour dans l'espace linguistique du domaine gallo-roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marches, limites, frontières en France centrale. XXe congrès des Sociétés savantes du centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Guéret, France. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie appliquée au lexique occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire VaSt (CLEE-ERSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCAM, traitement des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un ancrage de l'Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IKER et MSHA, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabmap : une application de dialectométrie appliquée au domaine occitan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLOraL-PFC 2017 : dialectologie et phonologie de corpus (Paris, 23 nov. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Dorat (Haute-Vienne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman : les désignations romanes de &amp;quot;scier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la dialectologie française : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies - Western University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, London (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la cartographie des données de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Baia Mare (Roumanie), Sep 2016, Baia Mare, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la représentation cartographique des faits linguistiques : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dialectes galloromans aux français régionaux. Cartographier et interpréter les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peu de dialectométrie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR ECLATS Présentation des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique comme marqueur d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires de parlers marchois en Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vie pour un vocabulaire gastronomique non conventionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se nourrir. Pratiques et stratégies alimentaires. 138e Congrès national des Sociétés Historiques et Scientifiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La référence temporelle en occitan : étude sémantique et dialectologique des noms de jours de la semaine en emploi adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l'Association Internationale d'Études Occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.572-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectometry in Brittany, a new application of the Damereau-Levenshtein algorithm to the Breton speaking area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Groningue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas ... et crusèls : Quelques noms occitans de la caverne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Habitat troglodytique et sites rupestres au Moyen Age » (3e colloque pluridisciplinaire de St-Martin-Le-Vieil, Aude, 30 juin-1er juillet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Bourin, Marie-Élise Gardel, Florence Guillot, Jun 2009, Saint Martin Le Viel (Aude), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions géolinguistiques sur les créoles français d'Amérique à partir de l'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études créoles : bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cladistique de l’ALLOc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et variétés dans le(s) créole(s) à partir de l’Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pidgins et créoles en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aso e l’òmi : una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.486-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 ans d'enquêtes sur les limites linguistiques en Creuse : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et identité du parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crozant (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Atlas Linguistique des Petites Antilles (ALPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Espagne. pp.609-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de clitiques : traitements cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du terrain : enquêtes, matériaux, traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lyon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps dans l'espace : de l’ALF (1910) à lectures de l'Atlas Linguistique de la France de Gilliéron et Edmont (Brun-Trigaud & Le Du 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectes décisifs, langues prototypiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (Sorbonne Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feinte gasconne, vrai occitan : l’occitan de Monsieur de Pourceaugnac au regard d’autres usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “langue de Molière” en question : les scènes occitanes de Monsieur de Pourceaugnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations et exploitations des enquêtes dialectales : présentation du Thesaurus Occitan, une base de données multimédiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, communautés et territoires en France aujourd'hui. Recherches et enquêtes en ethnologie et en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour décrire la langue occitane aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales du domaine occitan : un impossible accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie (LimiAr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Thesaurus Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación en variación léxica dialectal. Corpora de léxico dialectal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aso e l' òmi: una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de l’AIEO, Besièrs/Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers (Besièrs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : une base de donnée multimedia consacrée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Linguistic Variation (EUDIA-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vitoria-Gasteiz, Spain. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesaurus occitan : traitement et valorisation des données orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Projet Biens culturels africains. L'IFAN face à la virtualisation de son patrimoine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Université de Toulouse II-Le Mirail, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition of branching Onsets: Celtic, Gorgia Toscana, Gallo-Romance (dialectal evidence from the ALF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de la Parabole de l'Enfant Prodigue en Gironde : témoignages de la variation et des changements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème colloque de l'IEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.795-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie et les différentes méthodes cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aides à la production et à la disponibilité des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel Multimédial Thesaurus Occitan (THESOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectologie hier et aujourd'hui (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de synthèse ou cumulatives : une approche renouvelée en géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la langue : représentations spatiales, sémantiques et graphiques. 132e congrès national des sociétés historiques et scientifiques, Arles 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arles, France. pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia dialectal database : the 'THESAURUS OCCITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquen Obrador de Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales de la nasalisation dans le domaine dialectal gallo-roman et italo-roman : la cartographie au service de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS : "Dynamique de la nasalité" organisée par GIPSA-lab Département DPC - UMR 5216 et LPP - UMR 7018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Porquerolles (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas… e crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pluridisciplinaire de Saint Martin-le-Vielh « Habitat troglodytique et sites rupestres au Moyen Age »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, St-Martin-le-Vieil, AUDE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse romane de la grive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque international Atlas Linguistique Roman : faune sauvage et plantes sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique dans le Glossaire du Centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Université Lyon III, Lyon, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Logiciel Multimédial THESAURUS OCCITAN (Thesoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres et Hommes du Sud. 126ème Congrès des sociétés historiques et scientifiques (CTHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Toulouse, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crayon à l'ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque de Dialectologie et Littérature du domaine d'oïl occidental. Dialectologie et Toponymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Avignon, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel d'indexation des atlas linguistiques régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque international de dialectologie et de littérature du domaine d'oïl occidental : A l'ouest d'oïl, des mots et des choses ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Caen, France. pp.293-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques monstres géolinguistiques dans l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Monstres de langage, marque linguistique et autres questions de linguistique et de dialectologie romanes", Journées romanes 2003 organisée par l'ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Langues Romanes et Romania : échanges de comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Revue des Langues Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Montpellier, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'ALF et de NALBB : les dialectes existent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF/SCH Exploratory Workshop on "Corpus et traitement informatisé en géolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtoponymie dans le Croissant : premières approches sur la commune de Lourdoueix-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et Histoire - L'Onomastique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Aix-en-Provence, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite oc-oïl : un débat franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Y a-t-il une exception sociolinguistique française ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Brest, France. pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de la dualité Paris/Montpellier : l'enquête de Tourtoulon et Bringuier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inter­na­tio­nal De François Raynouard à Auguste Brun. La contribution des méridionaux aux premières études de linguis­tique romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Aix-en-Provence, France. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vocabu­laire gastro­no­mique éphémère. Le cas du Perche et du Boischaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème colloque interna­tio­nal de Dialectologie et de Littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rennes, France. pp.165-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles d'enquêtes linguis­tiques en Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Poitiers, France. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des hapax et des étymologies inconnues dans le lexique des plantes à la limite nord du Croissant, au contact de la langue d'oc et de la langue d'oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque interna­tional Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Seillac, France. pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan : quelques faits linguistiques transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité ou non d'écrire son patois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une spécificité du Croissant, aire de frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest, 3e colloque de Saintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux types toponymiques symptomatiques d'une zone intermédiaire : les aboutissements d'oratoriu et *bettullu dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et langues en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Strasbourg, France. pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la vie humaine dans l'ALCe et l'ALEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français du Canada - Français de France. Actes du colloque de Trèves, 26-28 sept. 1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Trèves, Allemagne. pp.65-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point d'histoire de la dialectologie : l'histoire du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1987, Saintes, France. pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Creuse. Frontière et carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse. XXVII, 184 p., 2020, Études creusoises, 978-2-903661-62-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue d'oc telle qu'on la parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Alpes de lumière, 2016, 978-2-919435-07-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.402, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni dell'Orso, pp.400, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.400, 2012, 978-2-84292-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.350, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de l'Atlas Linguistique de la France de J. Gilléron et E. Edmont. Du temps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler de Lourdoueix-Saint-Michel (Indre). (Lexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société des sciences naturelles et archéologiques de la Creuse, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : le concept et le mot. Contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEL, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral en collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAS, 352 p., 1989, 2-905343-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistiques et perspectives dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.473-520, 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite nord de l’occitan et la question du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35-52, 2024, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’aréologie occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira; Vanessa Mireiles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et stabilité dans les langues romanes/Diversidade e estabilidade em línguas românicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pimenta Cultural, pp.103-164, 2024, 9786559399529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Camps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel agathois. Enquêtes linguistiques et ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations gallo-romanes de la myrtille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Identification of clusters of lexical areas using geographical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans Van de Velde; Nanna Haug Hilton; Remco Knooihuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation – European Perspectives VIII Selected papers from the Tenth International Conference on Language Variation in Europe (ICLaVE 10), Leeuwarden, June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2021, 978 90 272 5982 0. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.25.09cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-154, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-182, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les désignations gallo-romanes de la souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe congrès de l'Association Internationales d'Études Occitanes (Albi, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.169-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de dialectométrie à partir des données du Nouvel Atlas Linguistique de la Basse-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xarles Videgainen omenez 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.133-151, 2020, Lapurdum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de la pie (carte et commentaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brun-Trigaud; E. Carpitelli; M. Contini; F. Cugno; J.-P. Lai; L. Mantovani; M. Rivoira; M. S. Specchia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II.c, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni dell'Orso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2019, 978-88-6274-909-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes du trèfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du chardonneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes de la framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTINI, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes de la mûre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du corbeau et de la corneille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom français du balai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALVAREZ PEREZ Xosé Afonso; BREA Mercedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obreiro da lingua, amigo da xente. Estudos de xeografía lingüística en homenaxe a Manuel González</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.165-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dialectometric approach applied to the Breton language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté, Remco Knooihuizen &amp; John Nerbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.135-154, 2016, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/langsci.b81.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : &amp;quot;feinte gasconne&amp;quot;, vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LOUVAT-MOLOZAY, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français et langues de France dans le théâtre du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.107-134, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de la fenêtre en breton : correspondances avec le roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RETALI-MEDORI, Stella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroddi vaerghji. Mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.209-222, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atlas Linguistique des Petites Antilles (ALPA) : premières approches géolinguistiques des aires lexicales, phonétiques et morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THIBAULT, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du français aux créoles : phonétique, lexicologie et dialectologie antillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Classiques Garnier, pp.281-332, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l’algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federica Diemoz, Dorothée Aquino-Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toujours langue varie .. Mélanges de linguistique historique du français et de dialectologie galloromane offerts à M. le Professeur Andres Kristol par ses collègues et anciens élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.127-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Général Plazanet, un savant méconnu à la recherche de la limite oc-oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BART, François and GALLINATO-CONTINO, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'Aquitaine. De la célébrité à l'oubli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.171-178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blamas, caunas, tutas... et crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOURIN, Monique and GARDEL, Marie-Elise and GUILLOT, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous terre. Sites rupestres et habitats troglodytiques dans l'Europe du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales dans le domaine occitan : un impossible accord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÁLVAREZ PEREZ, Xosé Afonso and CARRILHO, Ernestina and MAGRO, Catarina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.293-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernestina Carrilho, Catarina Magro, Xosé Álvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.27-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dialectologique et phonologique des aboutissements de la latérale dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri, Guylaine Brun-Trigaud, Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.293-308, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dialectologie, diachronie et linguistique théorique: un dialogue possible et nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover, Patric Sauzet, Jean-Philippe Dalbera, Guylaine Brun-Trigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.5-17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi n'est pas prêteuse ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri; Guylaine Brun-Trigaud; Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.79-88, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syllabique et évolutions phonologiques en occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover et alii,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.161-181, 2012, Sciences du langage, 9-7842-2-84291-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lénition des attaques branchantes en français et dans les dialectes de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias Scheer, Jean-Philippe Dalbera, Guylaine Brun-Trigaud, Mario Barra-Jover, Patric Sauzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.152-165, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition in branching onsets in French and in ALF dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARLIK, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Language through the Lens of Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.15-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHO, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patois et chansons de nos grands-pères marchois. Haute-Vienne, Creuse, Pays de Montluçon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CPE, pp.36-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques traits lexicaux limousins facteurs d'identité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRICARD, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Limousin, Pays et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.363-373, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bipartition de la langue bretonne : quelques questions sur la zone vannetaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAPRINI, Rita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Romanze. Scritti per Michel Contini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-260, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmes, supra-lemmes : dilemmes... Problèmes d'indexation de l'Atlas linguis­ti­que picard et de l'Atlas linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVIER, Jean-Claude and GOURC, Jacques and PIC, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sempre los camps auràn segadas resurgantas. Mélanges offerts à Xavier Ravier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Université Toulouse-Le Mirail, pp.63-72, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de morphosyntaxe dans un parler du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAMINE, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces mots qui sont nos mots”, Mélanges d'Histoire de la Langue Fran­çaise, de Dialec­to­logie et d'Ono­mastique offerts au Professeur Jacques Chaurand. Parlure, n° 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Charles Brunot, pp.227-238, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de genre et métaplasme dans les parlers francoprovençaux (cartes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02918586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nout' parlure entre berrichon et marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unforeseen use of the Damerau-Levenshtein algorithm in the Occitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l'algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation du concept Croissant : contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris 13, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylaine Brun-Trigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant dans l’aire du gallo-roman : une approche dialectométrique philologiquement ancrée. Perspectives pour une aréologie gradualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bej⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic motives common to Japanese and Romance dialects. Two examples with maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Geolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.20-39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13948834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En suivant Edmond Edmont. À la rencontre des témoins de l’Atlas linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du genre des substantifs dans les dialectes gallo-romans. Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, https://www.languesetcite.fr/208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’aires de dispersion à l’aide d’un facteur géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1-2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, https://journals.openedition.org/geolinguistique/1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus occitan dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII-1, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie dans les parlers de la Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des atlas linguistiques régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : « Feinte gasconne », vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan, une base de données multimediale dédiée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : entre atlas et dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictons météorologiques dans les atlas linguistiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales dans l'Atlas Linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mélanges offerts à Catherine Bougy, juillet-décembre 2012 (62-2), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données linguistique occitane Thesoc. Trésor patrimonial et instrument de recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ranucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis Romànics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.367-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una lei fonetica fossila : la palatalizacion de [-a] final atòn en occitan central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le breton : un éclairage sur l'histoire des parlers gallo-romans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atlas linguistiques et la phonologie du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atlas linguistiques : un voyage dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des atlas linguistiques régionaux. Problèmes de comparabilité. Du NALF aux atlas linguistique régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paraboles de l'enfant prodigue dans la Creuse : une source inédite de documents du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XLV, pp.592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes dialectologiques sur les parlers du Croissant : corpus et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 93, pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'étymologie double dans le FEW (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, XXVIII, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant comme singularité dialectométrique : un éventail de perspectives qualitatives et quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe (Charente), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet / Presentazione del progetto ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (Italie), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions dialectales, frontières et transitions en domaine occitan : validation et vicariance dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes pour l’étude de la variation dans l’espace francophone et au-delà (CoMeVar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Southern Gallo-Romance from a Complexity Theory viewpoint: Occitan (Southern Gallo-Romance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity in Language Variation and Change (COMPILA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tokyo, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'étape sur le THESOC. Site web, cartographie, données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions. Kick-off meeting of the project ViGramm (SOSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Pescarini, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour la cartographie des atlas linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la cartographie des atlas linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre des substantifs dans les dialectes gallo-romans, d’après l’Atlas Linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la variation linguistique du français contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles de visualisation des données dialectométriques sur le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de dialectologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, Mar 2023, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte vs endémisme ; modalité vs transition : binômes empiriques et conceptuels en aréologie occitane. La preuve par le gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international VariaR – Variation dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la Dauna à... Le « paysage dialectal » des landes gasconnes revisitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gélebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De patois à éradiquer à langue de création artistique: avatars et représentations de l'occitan dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agresti, Giovanni, Feb 2023, Bordeaux (Gironde), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTOMAPS. Module cartographique d'analyse de la variation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Axe 1 de l'Académie 5, Savoirs, Idées, Langage, Société "Dialoguer entre disciplines : enjeux, atouts, obstacles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'a une lèbre dans la cherbe : étude de la variation du genre dans les parlers du Croissant, d'après les données de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres sur les Parlers du Croissant (RPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Boussac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Croissant, vous aurez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du parcours SOGEPEP (Sociolinguistique et gestion politique et éducative des plurilinguismes) - Master Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations dialectométriques pour le Manuel de linguistique occitane, édité par Louise Esher et Jean Sibille aux éditions Mouton de Gruyter (chapitre 17. « Atlas linguistiques et perspectives dialectométriques »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LLACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; ReSo (Recherches sur les Suds et les Orients), Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Babau au Mammouth. Etude géolinguistique sur les personnages fantastiques occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théories et pratiques en dialectologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches Théories et pratiques linguistiques, Université de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Samir Bajric, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atlas Dees électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concordial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mue du THESOC et l'intégration des derniers outils de représentation géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX CILPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021 - 145e congrès du Comité des Travaux Historiques et Scientifiques. Collecter, collectionner, conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils informatiques pour la dialectologie : CartoDialect, ShinyDialect, Gabmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ièr, Deman. Diga-m'o dins la lenga. Collectatges e Recèrca en Occitan. Journée Jeune Recherche en domaine Occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry, Montpellier, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ShinyDialect et ShinyClass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Équipe PACTE Grenoble, Géographies Linguistiques. Histoire - Épistémologie - Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe PACTE, Grenoble, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler marchois : le lexique du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres creusoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ajain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de« scier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lexical areas templates throughout the Occitan domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Variation in Europe (ICLaVE|10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de Les parlers de la Creuse. Carrefour et frontière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Combraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Quel dialogue numérique entre les atlas linguistiques galloromans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'aires de dispersion à l'aide d'un facteur géographique : application à la dialectologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics - SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'ouverture du projet ANR "Le Croissant linguistique : une approche multidisciplinaire du contact oc-oïl"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier FANTOIR avec le SIG QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03640249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières dialectales et représentation(s) cartographique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ALCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, May 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la dialectologie française : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies - Western University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, London (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman : les désignations romanes de &amp;quot;scier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Dorat (Haute-Vienne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Oct 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de cartographie automatique de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. 12e Congrès de l’Association Internationale d'Etudes Occitanes (Albi, 10-15 juil. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : une ébauche d'atlas lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler marchois et le Croissant linguistique (4e colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Parsac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'inventaire de la représentation cartographique des faits linguistiques : de l'ALF à l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECLATS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France : dans les pas d'Edmont ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralités, de l'enquête à l'écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Marche : frontière et carrefour dans l'espace linguistique du domaine gallo-roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marches, limites, frontières en France centrale. XXe congrès des Sociétés savantes du centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Guéret, France. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie appliquée au lexique occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire VaSt (CLEE-ERSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCAM, traitement des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un ancrage de l'Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IKER et MSHA, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabmap : une application de dialectométrie appliquée au domaine occitan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLOraL-PFC 2017 : dialectologie et phonologie de corpus (Paris, 23 nov. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires de parlers marchois en Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la cartographie des données de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Baia Mare (Roumanie), Sep 2016, Baia Mare, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la représentation cartographique des faits linguistiques : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dialectes galloromans aux français régionaux. Cartographier et interpréter les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peu de dialectométrie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR ECLATS Présentation des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique comme marqueur d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aso e l’òmi : una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.486-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectometry in Brittany, a new application of the Damereau-Levenshtein algorithm to the Breton speaking area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Groningue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas ... et crusèls : Quelques noms occitans de la caverne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Habitat troglodytique et sites rupestres au Moyen Age » (3e colloque pluridisciplinaire de St-Martin-Le-Vieil, Aude, 30 juin-1er juillet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Bourin, Marie-Élise Gardel, Florence Guillot, Jun 2009, Saint Martin Le Viel (Aude), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions géolinguistiques sur les créoles français d'Amérique à partir de l'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études créoles : bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vie pour un vocabulaire gastronomique non conventionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se nourrir. Pratiques et stratégies alimentaires. 138e Congrès national des Sociétés Historiques et Scientifiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La référence temporelle en occitan : étude sémantique et dialectologique des noms de jours de la semaine en emploi adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l'Association Internationale d'Études Occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.572-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cladistique de l’ALLOc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et variétés dans le(s) créole(s) à partir de l’Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pidgins et créoles en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 ans d'enquêtes sur les limites linguistiques en Creuse : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et identité du parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crozant (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Atlas Linguistique des Petites Antilles (ALPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Espagne. pp.609-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de clitiques : traitements cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du terrain : enquêtes, matériaux, traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lyon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps dans l'espace : de l’ALF (1910) à lectures de l'Atlas Linguistique de la France de Gilliéron et Edmont (Brun-Trigaud & Le Du 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectes décisifs, langues prototypiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (Sorbonne Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feinte gasconne, vrai occitan : l’occitan de Monsieur de Pourceaugnac au regard d’autres usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “langue de Molière” en question : les scènes occitanes de Monsieur de Pourceaugnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations et exploitations des enquêtes dialectales : présentation du Thesaurus Occitan, une base de données multimédiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, communautés et territoires en France aujourd'hui. Recherches et enquêtes en ethnologie et en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aso e l' òmi: una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de l’AIEO, Besièrs/Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers (Besièrs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour décrire la langue occitane aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales du domaine occitan : un impossible accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie (LimiAr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Thesaurus Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación en variación léxica dialectal. Corpora de léxico dialectal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : une base de donnée multimedia consacrée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Linguistic Variation (EUDIA-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vitoria-Gasteiz, Spain. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesaurus occitan : traitement et valorisation des données orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Projet Biens culturels africains. L'IFAN face à la virtualisation de son patrimoine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Université de Toulouse II-Le Mirail, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition of branching Onsets: Celtic, Gorgia Toscana, Gallo-Romance (dialectal evidence from the ALF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de synthèse ou cumulatives : une approche renouvelée en géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la langue : représentations spatiales, sémantiques et graphiques. 132e congrès national des sociétés historiques et scientifiques, Arles 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arles, France. pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de la Parabole de l'Enfant Prodigue en Gironde : témoignages de la variation et des changements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème colloque de l'IEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.795-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie et les différentes méthodes cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aides à la production et à la disponibilité des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel Multimédial Thesaurus Occitan (THESOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectologie hier et aujourd'hui (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia dialectal database : the 'THESAURUS OCCITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquen Obrador de Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales de la nasalisation dans le domaine dialectal gallo-roman et italo-roman : la cartographie au service de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS : "Dynamique de la nasalité" organisée par GIPSA-lab Département DPC - UMR 5216 et LPP - UMR 7018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Porquerolles (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas… e crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pluridisciplinaire de Saint Martin-le-Vielh « Habitat troglodytique et sites rupestres au Moyen Age »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, St-Martin-le-Vieil, AUDE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse romane de la grive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque international Atlas Linguistique Roman : faune sauvage et plantes sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique dans le Glossaire du Centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Université Lyon III, Lyon, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Logiciel Multimédial THESAURUS OCCITAN (Thesoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres et Hommes du Sud. 126ème Congrès des sociétés historiques et scientifiques (CTHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Toulouse, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crayon à l'ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque de Dialectologie et Littérature du domaine d'oïl occidental. Dialectologie et Toponymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Avignon, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel d'indexation des atlas linguistiques régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque international de dialectologie et de littérature du domaine d'oïl occidental : A l'ouest d'oïl, des mots et des choses ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Caen, France. pp.293-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques monstres géolinguistiques dans l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Monstres de langage, marque linguistique et autres questions de linguistique et de dialectologie romanes", Journées romanes 2003 organisée par l'ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Langues Romanes et Romania : échanges de comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Revue des Langues Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Montpellier, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'ALF et de NALBB : les dialectes existent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF/SCH Exploratory Workshop on "Corpus et traitement informatisé en géolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtoponymie dans le Croissant : premières approches sur la commune de Lourdoueix-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et Histoire - L'Onomastique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Aix-en-Provence, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite oc-oïl : un débat franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Y a-t-il une exception sociolinguistique française ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Brest, France. pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vocabu­laire gastro­no­mique éphémère. Le cas du Perche et du Boischaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème colloque interna­tio­nal de Dialectologie et de Littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rennes, France. pp.165-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de la dualité Paris/Montpellier : l'enquête de Tourtoulon et Bringuier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inter­na­tio­nal De François Raynouard à Auguste Brun. La contribution des méridionaux aux premières études de linguis­tique romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Aix-en-Provence, France. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles d'enquêtes linguis­tiques en Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Poitiers, France. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des hapax et des étymologies inconnues dans le lexique des plantes à la limite nord du Croissant, au contact de la langue d'oc et de la langue d'oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque interna­tional Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Seillac, France. pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan : quelques faits linguistiques transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité ou non d'écrire son patois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une spécificité du Croissant, aire de frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest, 3e colloque de Saintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux types toponymiques symptomatiques d'une zone intermédiaire : les aboutissements d'oratoriu et *bettullu dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et langues en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Strasbourg, France. pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la vie humaine dans l'ALCe et l'ALEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français du Canada - Français de France. Actes du colloque de Trèves, 26-28 sept. 1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Trèves, Allemagne. pp.65-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point d'histoire de la dialectologie : l'histoire du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1987, Saintes, France. pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Creuse. Frontière et carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse. XXVII, 184 p., 2020, Études creusoises, 978-2-903661-62-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue d'oc telle qu'on la parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Alpes de lumière, 2016, 978-2-919435-07-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.402, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.400, 2012, 978-2-84292-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni dell'Orso, pp.400, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.350, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de l'Atlas Linguistique de la France de J. Gilléron et E. Edmont. Du temps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler de Lourdoueix-Saint-Michel (Indre). (Lexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société des sciences naturelles et archéologiques de la Creuse, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : le concept et le mot. Contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEL, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral en collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAS, 352 p., 1989, 2-905343-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite nord de l’occitan et la question du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35-52, 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistiques et perspectives dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.473-520, 2024, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’aréologie occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira; Vanessa Mireiles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et stabilité dans les langues romanes/Diversidade e estabilidade em línguas românicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pimenta Cultural, pp.103-164, 2024, 9786559399529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les désignations gallo-romanes de la souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations gallo-romanes de la myrtille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Camps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel agathois. Enquêtes linguistiques et ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Identification of clusters of lexical areas using geographical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans Van de Velde; Nanna Haug Hilton; Remco Knooihuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation – European Perspectives VIII Selected papers from the Tenth International Conference on Language Variation in Europe (ICLaVE 10), Leeuwarden, June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2021, 978 90 272 5982 0. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.25.09cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-154, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-182, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de dialectométrie à partir des données du Nouvel Atlas Linguistique de la Basse-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xarles Videgainen omenez 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.133-151, 2020, Lapurdum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe congrès de l'Association Internationales d'Études Occitanes (Albi, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.169-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de la pie (carte et commentaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brun-Trigaud; E. Carpitelli; M. Contini; F. Cugno; J.-P. Lai; L. Mantovani; M. Rivoira; M. S. Specchia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II.c, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni dell'Orso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2019, 978-88-6274-909-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes du trèfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du chardonneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes de la framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTINI, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes de la mûre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du corbeau et de la corneille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom français du balai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALVAREZ PEREZ Xosé Afonso; BREA Mercedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obreiro da lingua, amigo da xente. Estudos de xeografía lingüística en homenaxe a Manuel González</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.165-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dialectometric approach applied to the Breton language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté, Remco Knooihuizen &amp; John Nerbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.135-154, 2016, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/langsci.b81.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atlas Linguistique des Petites Antilles (ALPA) : premières approches géolinguistiques des aires lexicales, phonétiques et morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THIBAULT, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du français aux créoles : phonétique, lexicologie et dialectologie antillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Classiques Garnier, pp.281-332, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : &amp;quot;feinte gasconne&amp;quot;, vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LOUVAT-MOLOZAY, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français et langues de France dans le théâtre du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.107-134, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de la fenêtre en breton : correspondances avec le roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RETALI-MEDORI, Stella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroddi vaerghji. Mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.209-222, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l’algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federica Diemoz, Dorothée Aquino-Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toujours langue varie .. Mélanges de linguistique historique du français et de dialectologie galloromane offerts à M. le Professeur Andres Kristol par ses collègues et anciens élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.127-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Général Plazanet, un savant méconnu à la recherche de la limite oc-oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BART, François and GALLINATO-CONTINO, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'Aquitaine. De la célébrité à l'oubli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.171-178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blamas, caunas, tutas... et crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOURIN, Monique and GARDEL, Marie-Elise and GUILLOT, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous terre. Sites rupestres et habitats troglodytiques dans l'Europe du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales dans le domaine occitan : un impossible accord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÁLVAREZ PEREZ, Xosé Afonso and CARRILHO, Ernestina and MAGRO, Catarina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.293-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernestina Carrilho, Catarina Magro, Xosé Álvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.27-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi n'est pas prêteuse ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri; Guylaine Brun-Trigaud; Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.79-88, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dialectologique et phonologique des aboutissements de la latérale dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri, Guylaine Brun-Trigaud, Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.293-308, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dialectologie, diachronie et linguistique théorique: un dialogue possible et nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover, Patric Sauzet, Jean-Philippe Dalbera, Guylaine Brun-Trigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.5-17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syllabique et évolutions phonologiques en occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover et alii,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.161-181, 2012, Sciences du langage, 9-7842-2-84291-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lénition des attaques branchantes en français et dans les dialectes de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias Scheer, Jean-Philippe Dalbera, Guylaine Brun-Trigaud, Mario Barra-Jover, Patric Sauzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.152-165, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition in branching onsets in French and in ALF dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARLIK, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Language through the Lens of Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.15-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHO, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patois et chansons de nos grands-pères marchois. Haute-Vienne, Creuse, Pays de Montluçon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CPE, pp.36-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques traits lexicaux limousins facteurs d'identité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRICARD, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Limousin, Pays et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.363-373, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmes, supra-lemmes : dilemmes... Problèmes d'indexation de l'Atlas linguis­ti­que picard et de l'Atlas linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVIER, Jean-Claude and GOURC, Jacques and PIC, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sempre los camps auràn segadas resurgantas. Mélanges offerts à Xavier Ravier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Université Toulouse-Le Mirail, pp.63-72, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bipartition de la langue bretonne : quelques questions sur la zone vannetaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAPRINI, Rita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Romanze. Scritti per Michel Contini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-260, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de morphosyntaxe dans un parler du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAMINE, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces mots qui sont nos mots”, Mélanges d'Histoire de la Langue Fran­çaise, de Dialec­to­logie et d'Ono­mastique offerts au Professeur Jacques Chaurand. Parlure, n° 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Charles Brunot, pp.227-238, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de genre et métaplasme dans les parlers francoprovençaux (cartes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02918586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nout' parlure entre berrichon et marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unforeseen use of the Damerau-Levenshtein algorithm in the Occitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l'algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation du concept Croissant : contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris 13, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bej" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13948834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re Tang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410063v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13934" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00107" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Seffar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Olivi&#233;ri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275774v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dalbera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ranucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sauzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Molinu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410153v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410205v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04054509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory G&#233;lebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Albinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04848800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02352792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539581v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855681v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Malfatto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Solliec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738477v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360771v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360684v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360709v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360784v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360710v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Simoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Galimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Dubuisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouvier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barra-Jover" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-018" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027259820" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.25.09cha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediorso.it" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/langsci.b81.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358764v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360695v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358747v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360706v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26559260/La_bipartition_de_la_langue_bretonne_quelques_questions_sur_la_zone_vannetaise_2003_" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370562v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bej" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13948834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13934" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re Tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Seffar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Olivi&#233;ri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275774v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dalbera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ranucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sauzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Molinu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Albinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04054509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory G&#233;lebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04848800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02352792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Malfatto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Solliec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Simoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Galimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Dubuisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouvier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barra-Jover" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770548v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027259820" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.25.09cha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622025v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381725v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediorso.it" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/langsci.b81.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360706v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360721v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360722v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26559260/La_bipartition_de_la_langue_bretonne_quelques_questions_sur_la_zone_vannetaise_2003_" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370562v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>