--- v1 (2026-04-30)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylaine Brun-Trigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant dans l’aire du gallo-roman : une approche dialectométrique philologiquement ancrée. Perspectives pour une aréologie gradualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bej⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic motives common to Japanese and Romance dialects. Two examples with maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Geolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.20-39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13948834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En suivant Edmond Edmont. À la rencontre des témoins de l’Atlas linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du genre des substantifs dans les dialectes gallo-romans. Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, https://www.languesetcite.fr/208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’aires de dispersion à l’aide d’un facteur géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1-2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, https://journals.openedition.org/geolinguistique/1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus occitan dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII-1, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie dans les parlers de la Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des atlas linguistiques régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : « Feinte gasconne », vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan, une base de données multimediale dédiée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : entre atlas et dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictons météorologiques dans les atlas linguistiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales dans l'Atlas Linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mélanges offerts à Catherine Bougy, juillet-décembre 2012 (62-2), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données linguistique occitane Thesoc. Trésor patrimonial et instrument de recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ranucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis Romànics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.367-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una lei fonetica fossila : la palatalizacion de [-a] final atòn en occitan central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le breton : un éclairage sur l'histoire des parlers gallo-romans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atlas linguistiques et la phonologie du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atlas linguistiques : un voyage dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des atlas linguistiques régionaux. Problèmes de comparabilité. Du NALF aux atlas linguistique régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paraboles de l'enfant prodigue dans la Creuse : une source inédite de documents du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XLV, pp.592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes dialectologiques sur les parlers du Croissant : corpus et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 93, pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'étymologie double dans le FEW (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, XXVIII, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant comme singularité dialectométrique : un éventail de perspectives qualitatives et quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe (Charente), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet / Presentazione del progetto ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (Italie), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions dialectales, frontières et transitions en domaine occitan : validation et vicariance dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes pour l’étude de la variation dans l’espace francophone et au-delà (CoMeVar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Southern Gallo-Romance from a Complexity Theory viewpoint: Occitan (Southern Gallo-Romance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity in Language Variation and Change (COMPILA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tokyo, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'étape sur le THESOC. Site web, cartographie, données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions. Kick-off meeting of the project ViGramm (SOSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Pescarini, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour la cartographie des atlas linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la cartographie des atlas linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre des substantifs dans les dialectes gallo-romans, d’après l’Atlas Linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la variation linguistique du français contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles de visualisation des données dialectométriques sur le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de dialectologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, Mar 2023, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte vs endémisme ; modalité vs transition : binômes empiriques et conceptuels en aréologie occitane. La preuve par le gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international VariaR – Variation dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la Dauna à... Le « paysage dialectal » des landes gasconnes revisitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gélebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De patois à éradiquer à langue de création artistique: avatars et représentations de l'occitan dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agresti, Giovanni, Feb 2023, Bordeaux (Gironde), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTOMAPS. Module cartographique d'analyse de la variation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Axe 1 de l'Académie 5, Savoirs, Idées, Langage, Société "Dialoguer entre disciplines : enjeux, atouts, obstacles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'a une lèbre dans la cherbe : étude de la variation du genre dans les parlers du Croissant, d'après les données de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres sur les Parlers du Croissant (RPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Boussac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Croissant, vous aurez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du parcours SOGEPEP (Sociolinguistique et gestion politique et éducative des plurilinguismes) - Master Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations dialectométriques pour le Manuel de linguistique occitane, édité par Louise Esher et Jean Sibille aux éditions Mouton de Gruyter (chapitre 17. « Atlas linguistiques et perspectives dialectométriques »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LLACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; ReSo (Recherches sur les Suds et les Orients), Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Babau au Mammouth. Etude géolinguistique sur les personnages fantastiques occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théories et pratiques en dialectologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches Théories et pratiques linguistiques, Université de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Samir Bajric, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atlas Dees électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concordial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mue du THESOC et l'intégration des derniers outils de représentation géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX CILPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021 - 145e congrès du Comité des Travaux Historiques et Scientifiques. Collecter, collectionner, conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils informatiques pour la dialectologie : CartoDialect, ShinyDialect, Gabmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ièr, Deman. Diga-m'o dins la lenga. Collectatges e Recèrca en Occitan. Journée Jeune Recherche en domaine Occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry, Montpellier, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ShinyDialect et ShinyClass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Équipe PACTE Grenoble, Géographies Linguistiques. Histoire - Épistémologie - Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe PACTE, Grenoble, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler marchois : le lexique du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres creusoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ajain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de« scier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lexical areas templates throughout the Occitan domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Variation in Europe (ICLaVE|10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de Les parlers de la Creuse. Carrefour et frontière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Combraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Quel dialogue numérique entre les atlas linguistiques galloromans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'aires de dispersion à l'aide d'un facteur géographique : application à la dialectologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics - SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'ouverture du projet ANR "Le Croissant linguistique : une approche multidisciplinaire du contact oc-oïl"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier FANTOIR avec le SIG QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03640249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières dialectales et représentation(s) cartographique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ALCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, May 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la dialectologie française : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies - Western University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, London (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman : les désignations romanes de &amp;quot;scier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Dorat (Haute-Vienne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Oct 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de cartographie automatique de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. 12e Congrès de l’Association Internationale d'Etudes Occitanes (Albi, 10-15 juil. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : une ébauche d'atlas lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler marchois et le Croissant linguistique (4e colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Parsac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'inventaire de la représentation cartographique des faits linguistiques : de l'ALF à l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECLATS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France : dans les pas d'Edmont ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralités, de l'enquête à l'écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Marche : frontière et carrefour dans l'espace linguistique du domaine gallo-roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marches, limites, frontières en France centrale. XXe congrès des Sociétés savantes du centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Guéret, France. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie appliquée au lexique occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire VaSt (CLEE-ERSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCAM, traitement des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un ancrage de l'Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IKER et MSHA, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabmap : une application de dialectométrie appliquée au domaine occitan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLOraL-PFC 2017 : dialectologie et phonologie de corpus (Paris, 23 nov. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires de parlers marchois en Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la cartographie des données de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Baia Mare (Roumanie), Sep 2016, Baia Mare, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la représentation cartographique des faits linguistiques : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dialectes galloromans aux français régionaux. Cartographier et interpréter les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peu de dialectométrie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR ECLATS Présentation des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique comme marqueur d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aso e l’òmi : una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.486-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectometry in Brittany, a new application of the Damereau-Levenshtein algorithm to the Breton speaking area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Groningue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas ... et crusèls : Quelques noms occitans de la caverne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Habitat troglodytique et sites rupestres au Moyen Age » (3e colloque pluridisciplinaire de St-Martin-Le-Vieil, Aude, 30 juin-1er juillet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Bourin, Marie-Élise Gardel, Florence Guillot, Jun 2009, Saint Martin Le Viel (Aude), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions géolinguistiques sur les créoles français d'Amérique à partir de l'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études créoles : bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vie pour un vocabulaire gastronomique non conventionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se nourrir. Pratiques et stratégies alimentaires. 138e Congrès national des Sociétés Historiques et Scientifiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La référence temporelle en occitan : étude sémantique et dialectologique des noms de jours de la semaine en emploi adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l'Association Internationale d'Études Occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.572-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cladistique de l’ALLOc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et variétés dans le(s) créole(s) à partir de l’Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pidgins et créoles en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 ans d'enquêtes sur les limites linguistiques en Creuse : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et identité du parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crozant (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Atlas Linguistique des Petites Antilles (ALPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Espagne. pp.609-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de clitiques : traitements cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du terrain : enquêtes, matériaux, traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lyon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps dans l'espace : de l’ALF (1910) à lectures de l'Atlas Linguistique de la France de Gilliéron et Edmont (Brun-Trigaud & Le Du 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectes décisifs, langues prototypiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (Sorbonne Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feinte gasconne, vrai occitan : l’occitan de Monsieur de Pourceaugnac au regard d’autres usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “langue de Molière” en question : les scènes occitanes de Monsieur de Pourceaugnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations et exploitations des enquêtes dialectales : présentation du Thesaurus Occitan, une base de données multimédiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, communautés et territoires en France aujourd'hui. Recherches et enquêtes en ethnologie et en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aso e l' òmi: una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de l’AIEO, Besièrs/Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers (Besièrs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour décrire la langue occitane aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales du domaine occitan : un impossible accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie (LimiAr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Thesaurus Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación en variación léxica dialectal. Corpora de léxico dialectal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : une base de donnée multimedia consacrée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Linguistic Variation (EUDIA-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vitoria-Gasteiz, Spain. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesaurus occitan : traitement et valorisation des données orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Projet Biens culturels africains. L'IFAN face à la virtualisation de son patrimoine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Université de Toulouse II-Le Mirail, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition of branching Onsets: Celtic, Gorgia Toscana, Gallo-Romance (dialectal evidence from the ALF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de synthèse ou cumulatives : une approche renouvelée en géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la langue : représentations spatiales, sémantiques et graphiques. 132e congrès national des sociétés historiques et scientifiques, Arles 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arles, France. pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de la Parabole de l'Enfant Prodigue en Gironde : témoignages de la variation et des changements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème colloque de l'IEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.795-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie et les différentes méthodes cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aides à la production et à la disponibilité des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel Multimédial Thesaurus Occitan (THESOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectologie hier et aujourd'hui (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia dialectal database : the 'THESAURUS OCCITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquen Obrador de Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales de la nasalisation dans le domaine dialectal gallo-roman et italo-roman : la cartographie au service de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS : "Dynamique de la nasalité" organisée par GIPSA-lab Département DPC - UMR 5216 et LPP - UMR 7018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Porquerolles (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas… e crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pluridisciplinaire de Saint Martin-le-Vielh « Habitat troglodytique et sites rupestres au Moyen Age »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, St-Martin-le-Vieil, AUDE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse romane de la grive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque international Atlas Linguistique Roman : faune sauvage et plantes sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique dans le Glossaire du Centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Université Lyon III, Lyon, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Logiciel Multimédial THESAURUS OCCITAN (Thesoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres et Hommes du Sud. 126ème Congrès des sociétés historiques et scientifiques (CTHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Toulouse, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crayon à l'ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque de Dialectologie et Littérature du domaine d'oïl occidental. Dialectologie et Toponymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Avignon, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel d'indexation des atlas linguistiques régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque international de dialectologie et de littérature du domaine d'oïl occidental : A l'ouest d'oïl, des mots et des choses ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Caen, France. pp.293-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques monstres géolinguistiques dans l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Monstres de langage, marque linguistique et autres questions de linguistique et de dialectologie romanes", Journées romanes 2003 organisée par l'ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Langues Romanes et Romania : échanges de comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Revue des Langues Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Montpellier, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'ALF et de NALBB : les dialectes existent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF/SCH Exploratory Workshop on "Corpus et traitement informatisé en géolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtoponymie dans le Croissant : premières approches sur la commune de Lourdoueix-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et Histoire - L'Onomastique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Aix-en-Provence, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite oc-oïl : un débat franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Y a-t-il une exception sociolinguistique française ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Brest, France. pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vocabu­laire gastro­no­mique éphémère. Le cas du Perche et du Boischaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème colloque interna­tio­nal de Dialectologie et de Littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rennes, France. pp.165-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de la dualité Paris/Montpellier : l'enquête de Tourtoulon et Bringuier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inter­na­tio­nal De François Raynouard à Auguste Brun. La contribution des méridionaux aux premières études de linguis­tique romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Aix-en-Provence, France. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles d'enquêtes linguis­tiques en Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Poitiers, France. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des hapax et des étymologies inconnues dans le lexique des plantes à la limite nord du Croissant, au contact de la langue d'oc et de la langue d'oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque interna­tional Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Seillac, France. pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan : quelques faits linguistiques transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité ou non d'écrire son patois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une spécificité du Croissant, aire de frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest, 3e colloque de Saintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux types toponymiques symptomatiques d'une zone intermédiaire : les aboutissements d'oratoriu et *bettullu dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et langues en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Strasbourg, France. pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la vie humaine dans l'ALCe et l'ALEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français du Canada - Français de France. Actes du colloque de Trèves, 26-28 sept. 1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Trèves, Allemagne. pp.65-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point d'histoire de la dialectologie : l'histoire du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1987, Saintes, France. pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Creuse. Frontière et carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse. XXVII, 184 p., 2020, Études creusoises, 978-2-903661-62-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue d'oc telle qu'on la parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Alpes de lumière, 2016, 978-2-919435-07-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.402, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.400, 2012, 978-2-84292-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni dell'Orso, pp.400, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.350, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de l'Atlas Linguistique de la France de J. Gilléron et E. Edmont. Du temps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler de Lourdoueix-Saint-Michel (Indre). (Lexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société des sciences naturelles et archéologiques de la Creuse, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : le concept et le mot. Contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEL, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral en collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAS, 352 p., 1989, 2-905343-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite nord de l’occitan et la question du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35-52, 2024, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistiques et perspectives dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.473-520, 2024, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’aréologie occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira; Vanessa Mireiles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et stabilité dans les langues romanes/Diversidade e estabilidade em línguas românicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pimenta Cultural, pp.103-164, 2024, 9786559399529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les désignations gallo-romanes de la souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations gallo-romanes de la myrtille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Camps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel agathois. Enquêtes linguistiques et ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Identification of clusters of lexical areas using geographical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans Van de Velde; Nanna Haug Hilton; Remco Knooihuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation – European Perspectives VIII Selected papers from the Tenth International Conference on Language Variation in Europe (ICLaVE 10), Leeuwarden, June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2021, 978 90 272 5982 0. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.25.09cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-154, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-182, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de dialectométrie à partir des données du Nouvel Atlas Linguistique de la Basse-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xarles Videgainen omenez 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.133-151, 2020, Lapurdum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe congrès de l'Association Internationales d'Études Occitanes (Albi, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.169-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de la pie (carte et commentaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brun-Trigaud; E. Carpitelli; M. Contini; F. Cugno; J.-P. Lai; L. Mantovani; M. Rivoira; M. S. Specchia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II.c, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni dell'Orso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2019, 978-88-6274-909-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes du trèfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du chardonneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes de la framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTINI, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes de la mûre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du corbeau et de la corneille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom français du balai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALVAREZ PEREZ Xosé Afonso; BREA Mercedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obreiro da lingua, amigo da xente. Estudos de xeografía lingüística en homenaxe a Manuel González</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.165-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dialectometric approach applied to the Breton language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté, Remco Knooihuizen &amp; John Nerbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.135-154, 2016, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/langsci.b81.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atlas Linguistique des Petites Antilles (ALPA) : premières approches géolinguistiques des aires lexicales, phonétiques et morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THIBAULT, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du français aux créoles : phonétique, lexicologie et dialectologie antillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Classiques Garnier, pp.281-332, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : &amp;quot;feinte gasconne&amp;quot;, vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LOUVAT-MOLOZAY, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français et langues de France dans le théâtre du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.107-134, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de la fenêtre en breton : correspondances avec le roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RETALI-MEDORI, Stella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroddi vaerghji. Mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.209-222, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l’algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federica Diemoz, Dorothée Aquino-Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toujours langue varie .. Mélanges de linguistique historique du français et de dialectologie galloromane offerts à M. le Professeur Andres Kristol par ses collègues et anciens élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.127-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Général Plazanet, un savant méconnu à la recherche de la limite oc-oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BART, François and GALLINATO-CONTINO, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'Aquitaine. De la célébrité à l'oubli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.171-178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blamas, caunas, tutas... et crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOURIN, Monique and GARDEL, Marie-Elise and GUILLOT, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous terre. Sites rupestres et habitats troglodytiques dans l'Europe du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales dans le domaine occitan : un impossible accord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÁLVAREZ PEREZ, Xosé Afonso and CARRILHO, Ernestina and MAGRO, Catarina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.293-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernestina Carrilho, Catarina Magro, Xosé Álvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.27-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi n'est pas prêteuse ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri; Guylaine Brun-Trigaud; Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.79-88, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dialectologique et phonologique des aboutissements de la latérale dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri, Guylaine Brun-Trigaud, Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.293-308, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dialectologie, diachronie et linguistique théorique: un dialogue possible et nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover, Patric Sauzet, Jean-Philippe Dalbera, Guylaine Brun-Trigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.5-17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syllabique et évolutions phonologiques en occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover et alii,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.161-181, 2012, Sciences du langage, 9-7842-2-84291-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lénition des attaques branchantes en français et dans les dialectes de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias Scheer, Jean-Philippe Dalbera, Guylaine Brun-Trigaud, Mario Barra-Jover, Patric Sauzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.152-165, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition in branching onsets in French and in ALF dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARLIK, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Language through the Lens of Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.15-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHO, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patois et chansons de nos grands-pères marchois. Haute-Vienne, Creuse, Pays de Montluçon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CPE, pp.36-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques traits lexicaux limousins facteurs d'identité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRICARD, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Limousin, Pays et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.363-373, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmes, supra-lemmes : dilemmes... Problèmes d'indexation de l'Atlas linguis­ti­que picard et de l'Atlas linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVIER, Jean-Claude and GOURC, Jacques and PIC, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sempre los camps auràn segadas resurgantas. Mélanges offerts à Xavier Ravier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Université Toulouse-Le Mirail, pp.63-72, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bipartition de la langue bretonne : quelques questions sur la zone vannetaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAPRINI, Rita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Romanze. Scritti per Michel Contini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-260, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de morphosyntaxe dans un parler du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAMINE, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces mots qui sont nos mots”, Mélanges d'Histoire de la Langue Fran­çaise, de Dialec­to­logie et d'Ono­mastique offerts au Professeur Jacques Chaurand. Parlure, n° 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Charles Brunot, pp.227-238, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de genre et métaplasme dans les parlers francoprovençaux (cartes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02918586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nout' parlure entre berrichon et marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unforeseen use of the Damerau-Levenshtein algorithm in the Occitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l'algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation du concept Croissant : contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris 13, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylaine Brun-Trigaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant dans l’aire du gallo-roman : une approche dialectométrique philologiquement ancrée. Perspectives pour une aréologie gradualiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15bej⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic motives common to Japanese and Romance dialects. Two examples with maps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Geolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4, pp.20-39. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.13948834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du genre des substantifs dans les dialectes gallo-romans. Étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En suivant Edmond Edmont. À la rencontre des témoins de l’Atlas linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.13934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, https://www.languesetcite.fr/208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hommage à Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, https://journals.openedition.org/geolinguistique/1916</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordan Drapeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien dire et bien aprandre - Revue de médiévistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.71-84. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54563/bdba.441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d’aires de dispersion à l’aide d’un facteur géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Géomatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (1-2), pp.67-83. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rig.2020.00107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus occitan dans tous ses états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXII-1, pp.89-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie dans les parlers de la Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.259-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un renouveau des atlas linguistiques régionaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.7-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : « Feinte gasconne », vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275774v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan, une base de données multimediale dédiée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18, pp.22-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : entre atlas et dictionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12, pp.105-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales dans l'Atlas Linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Mélanges offerts à Catherine Bougy, juillet-décembre 2012 (62-2), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dictons météorologiques dans les atlas linguistiques français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données linguistique occitane Thesoc. Trésor patrimonial et instrument de recherche scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Ranucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis Romànics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 34, pp.367-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Gilliéron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6, pp.113-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.203-221</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00458023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Una lei fonetica fossila : la palatalizacion de [-a] final atòn en occitan central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7, pp.57-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le breton : un éclairage sur l'histoire des parlers gallo-romans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13, pp.53-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Atlas linguistiques et la phonologie du français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribune internationale des langues vivantes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 33, pp.18-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les atlas linguistiques : un voyage dans le temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education et sociétés plurilingues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos des atlas linguistiques régionaux. Problèmes de comparabilité. Du NALF aux atlas linguistique régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bretagne Linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11, pp.33-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paraboles de l'enfant prodigue dans la Creuse : une source inédite de documents du XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires de la Société des Sciences Naturelles et Archéologiques de la Creuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, XLV, pp.592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enquêtes dialectologiques sur les parlers du Croissant : corpus et témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 93, pp.23-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cas d'étymologie double dans le FEW (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chambon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de linguistique et de philologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, XXVIII, pp.28-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (101)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet / Presentazione del progetto ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Carpitelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Turin (Italie), Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant comme singularité dialectométrique : un éventail de perspectives qualitatives et quantitatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe (Charente), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divisions dialectales, frontières et transitions en domaine occitan : validation et vicariance dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus et méthodes pour l’étude de la variation dans l’espace francophone et au-delà (CoMeVar)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier, Nov 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de différents modèles de visualisation des données dialectométriques sur le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier de dialectologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tokyo University of Foreign Studies, Mar 2023, Tokyo, Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour la cartographie des atlas linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études sur la cartographie des atlas linguistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre des substantifs dans les dialectes gallo-romans, d’après l’Atlas Linguistique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’études sur la variation linguistique du français contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aoyama Gakuin University, Tokyo, Mar 2023, Tokyo (Japan), Japon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialecte vs endémisme ; modalité vs transition : binômes empiriques et conceptuels en aréologie occitane. La preuve par le gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque international VariaR – Variation dans les langues romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Montpellier 3, Jun 2023, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour de la Dauna à... Le « paysage dialectal » des landes gasconnes revisitées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Gélebert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De patois à éradiquer à langue de création artistique: avatars et représentations de l'occitan dans l'histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agresti, Giovanni, Feb 2023, Bordeaux (Gironde), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04054509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIALECTOMAPS. Module cartographique d'analyse de la variation linguistique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de l'Axe 1 de l'Académie 5, Savoirs, Idées, Langage, Société "Dialoguer entre disciplines : enjeux, atouts, obstacles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting Southern Gallo-Romance from a Complexity Theory viewpoint: Occitan (Southern Gallo-Romance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Albinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity in Language Variation and Change (COMPILA 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Tokyo, Aug 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04410393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point d'étape sur le THESOC. Site web, cartographie, données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventing linguistic atlases. Old data, current methods, future questions. Kick-off meeting of the project ViGramm (SOSI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Diego Pescarini, Nov 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Croissant, vous aurez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du parcours SOGEPEP (Sociolinguistique et gestion politique et éducative des plurilinguismes) - Master Sciences du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorations dialectométriques pour le Manuel de linguistique occitane, édité par Louise Esher et Jean Sibille aux éditions Mouton de Gruyter (chapitre 17. « Atlas linguistiques et perspectives dialectométriques »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du LLACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3; ReSo (Recherches sur les Suds et les Orients), Sep 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y'a une lèbre dans la cherbe : étude de la variation du genre dans les parlers du Croissant, d'après les données de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3es Rencontres sur les Parlers du Croissant (RPC3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Boussac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Babau au Mammouth. Etude géolinguistique sur les personnages fantastiques occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">146e Congrès du CTHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théories et pratiques en dialectologie générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherches Théories et pratiques linguistiques, Université de Dijon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Prof. Samir Bajric, Nov 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'atlas Dees électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concordial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mue du THESOC et l'intégration des derniers outils de représentation géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Aurélien Georges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXX CILPR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, La Laguna, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils informatiques pour la dialectologie : CartoDialect, ShinyDialect, Gabmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ièr, Deman. Diga-m'o dins la lenga. Collectatges e Recèrca en Occitan. Journée Jeune Recherche en domaine Occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Valéry, Montpellier, Nov 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03447951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France à l'ère du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Seffar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chauvin-Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Genoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CTHS 2021 - 145e congrès du Comité des Travaux Historiques et Scientifiques. Collecter, collectionner, conserver</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des Travaux Historiques et Scientifiques, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler marchois : le lexique du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres creusoises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Ajain, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03442308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de ShinyDialect et ShinyClass</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Équipe PACTE Grenoble, Géographies Linguistiques. Histoire - Épistémologie - Méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe PACTE, Grenoble, Mar 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03257321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de« scier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Colloque International de l’Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of lexical areas templates throughout the Occitan domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Language Variation in Europe (ICLaVE|10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Leeuwarden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02009434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État d'avancement de Les parlers de la Creuse. Carrefour et frontière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Combraille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Sannat (creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet ANR ECLATS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Quel dialogue numérique entre les atlas linguistiques galloromans ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02446834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification d'aires de dispersion à l'aide d'un facteur géographique : application à la dialectologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paule-Annick Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spatial Analysis and GEOmatics - SAGEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux cents ans d'enquêtes dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'ouverture du projet ANR "Le Croissant linguistique : une approche multidisciplinaire du contact oc-oïl"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier FANTOIR avec le SIG QGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03640249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La porosité des frontières dialectales et représentation(s) cartographique(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées ALCAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, May 2018, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d'inventaire de la représentation cartographique des faits linguistiques : de l'ALF à l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ECLATS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. 12e Congrès de l’Association Internationale d'Etudes Occitanes (Albi, 10-15 juil. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : une ébauche d'atlas lexical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler marchois et le Croissant linguistique (4e colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Parsac (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atelier cartographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, Oct 2017, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du programme de cartographie automatique de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas Linguistique de la France : dans les pas d'Edmont ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oralités, de l'enquête à l'écoute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Carcassonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Marche : frontière et carrefour dans l'espace linguistique du domaine gallo-roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marches, limites, frontières en France centrale. XXe congrès des Sociétés savantes du centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Guéret, France. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01633226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dialectométrie appliquée au lexique occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire VaSt (CLEE-ERSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ALCAM, traitement des données et cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour un ancrage de l'Atlas Linguistique des Côtes de l'Atlantique et de la Manche (ALCAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IKER et MSHA, Feb 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabmap : une application de dialectométrie appliquée au domaine occitan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées FLOraL-PFC 2017 : dialectologie et phonologie de corpus (Paris, 23 nov. 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres sur les Parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Le Dorat (Haute-Vienne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02072486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman : les désignations romanes de &amp;quot;scier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès International de l'Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la dialectologie française : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French Studies - Western University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, London (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions pour la cartographie des données de l'Atlas Linguistique Roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International de l'Atlas Linguistique Roman (ALiR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Baia Mare (Roumanie), Sep 2016, Baia Mare, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions sur la représentation cartographique des faits linguistiques : de l'ALF à ... l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des dialectes galloromans aux français régionaux. Cartographier et interpréter les données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un peu de dialectométrie...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ANR ECLATS Présentation des équipes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03539567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique comme marqueur d'identité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires de parlers marchois en Creuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique et le Parler marchois (3ème Colloque)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Celle-Dunoise (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle vie pour un vocabulaire gastronomique non conventionnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Se nourrir. Pratiques et stratégies alimentaires. 138e Congrès national des Sociétés Historiques et Scientifiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Rennes, France. pp.17-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La référence temporelle en occitan : étude sémantique et dialectologique des noms de jours de la semaine en emploi adverbial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de l'Association Internationale d'Études Occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.572-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00987231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions géolinguistiques sur les créoles français d'Amérique à partir de l'Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études créoles : bilan, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialectometry in Brittany, a new application of the Damereau-Levenshtein algorithm to the Breton speaking area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Groningue, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas ... et crusèls : Quelques noms occitans de la caverne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Habitat troglodytique et sites rupestres au Moyen Age » (3e colloque pluridisciplinaire de St-Martin-Le-Vieil, Aude, 30 juin-1er juillet)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Monique Bourin, Marie-Élise Gardel, Florence Guillot, Jun 2009, Saint Martin Le Viel (Aude), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04738477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration cladistique de l’ALLOc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Darlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonella Gaillard-Corvaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.437-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unité et variétés dans le(s) créole(s) à partir de l’Atlas Linguistique des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pidgins et créoles en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aso e l’òmi : una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème congrès de l'AIEO (Association Internationale des Études Occitanes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers, France. pp.486-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 ans d'enquêtes sur les limites linguistiques en Creuse : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature et identité du parler marchois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Crozant (Creuse), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l’Atlas Linguistique des Petites Antilles (ALPA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIe Congrès International de Linguistique et Philologie Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Espagne. pp.609-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps dans l'espace : de l’ALF (1910) à lectures de l'Atlas Linguistique de la France de Gilliéron et Edmont (Brun-Trigaud & Le Du 2005)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Léo Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialectes décisifs, langues prototypiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris (Sorbonne Nouvelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feinte gasconne, vrai occitan : l’occitan de Monsieur de Pourceaugnac au regard d’autres usages contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La “langue de Molière” en question : les scènes occitanes de Monsieur de Pourceaugnac</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisations et exploitations des enquêtes dialectales : présentation du Thesaurus Occitan, une base de données multimédiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues, communautés et territoires en France aujourd'hui. Recherches et enquêtes en ethnologie et en linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Paris, France. pp.113-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chaînes de clitiques : traitements cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires du terrain : enquêtes, matériaux, traitement des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Lyon, France. pp.139-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales du domaine occitan : un impossible accord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie (LimiAr)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites et les aires en dialectologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour décrire la langue occitane aujourd'hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Bras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaires du CEPEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00986171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Thesaurus Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Investigación en variación léxica dialectal. Corpora de léxico dialectal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Saint-Jacques-de-Compostelle, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aso e l' òmi: una paradòxa de cronologia relativa en gascon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de l’AIEO, Besièrs/Béziers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Béziers (Besièrs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thesaurus Occitan : une base de donnée multimedia consacrée aux dialectes occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools for Linguistic Variation (EUDIA-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Vitoria-Gasteiz, Spain. pp.91-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesaurus occitan : traitement et valorisation des données orales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Projet Biens culturels africains. L'IFAN face à la virtualisation de son patrimoine"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Université de Toulouse II-Le Mirail, France. pp.189-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition of branching Onsets: Celtic, Gorgia Toscana, Gallo-Romance (dialectal evidence from the ALF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Going Romance 24</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cartographie et les différentes méthodes cartographiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aides à la production et à la disponibilité des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions de la Parabole de l'Enfant Prodigue en Gironde : témoignages de la variation et des changements linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Viaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIème colloque de l'IEO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Bordeaux, France. pp.795-812</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel Multimédial Thesaurus Occitan (THESOC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La dialectologie hier et aujourd'hui (1906-2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Lyon, France. pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cartes de synthèse ou cumulatives : une approche renouvelée en géolinguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images de la langue : représentations spatiales, sémantiques et graphiques. 132e congrès national des sociétés historiques et scientifiques, Arles 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Arles, France. pp.15-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multimedia dialectal database : the 'THESAURUS OCCITAN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Thirteenth International Conference on Methods in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Leeds, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fossiles linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cinquen Obrador de Linguistica Occitana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représentations spatiales de la nasalisation dans le domaine dialectal gallo-roman et italo-roman : la cartographie au service de la linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique CNRS : "Dynamique de la nasalité" organisée par GIPSA-lab Département DPC - UMR 5216 et LPP - UMR 7018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Porquerolles (Var), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balmas, caunas, tutas… e crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e colloque pluridisciplinaire de Saint Martin-le-Vielh « Habitat troglodytique et sites rupestres au Moyen Age »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, St-Martin-le-Vieil, AUDE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse romane de la grive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque international Atlas Linguistique Roman : faune sauvage et plantes sauvages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Madrid, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'onomastique dans le Glossaire du Centre de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIème Colloque de la Société Française d'Onomastique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2001, Université Lyon III, Lyon, France. pp.67-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du Logiciel Multimédial THESAURUS OCCITAN (Thesoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terres et Hommes du Sud. 126ème Congrès des sociétés historiques et scientifiques (CTHS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2001, Toulouse, France. pp.199-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du crayon à l'ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque de Dialectologie et Littérature du domaine d'oïl occidental. Dialectologie et Toponymie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Avignon, France. pp.11-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du logiciel d'indexation des atlas linguistiques régionaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe colloque international de dialectologie et de littérature du domaine d'oïl occidental : A l'ouest d'oïl, des mots et des choses ..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1999, Caen, France. pp.293-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques monstres géolinguistiques dans l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Monstres de langage, marque linguistique et autres questions de linguistique et de dialectologie romanes", Journées romanes 2003 organisée par l'ERSS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue des Langues Romanes et Romania : échanges de comptes rendus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de la Revue des Langues Romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Montpellier, France. pp.429-454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'ALF et de NALBB : les dialectes existent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESF/SCH Exploratory Workshop on "Corpus et traitement informatisé en géolinguistique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microtoponymie dans le Croissant : premières approches sur la commune de Lourdoueix-Saint-Michel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et Histoire - L'Onomastique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Aix-en-Provence, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite oc-oïl : un débat franco-allemand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international “Y a-t-il une exception sociolinguistique française ?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Brest, France. pp.75-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect de la dualité Paris/Montpellier : l'enquête de Tourtoulon et Bringuier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque inter­na­tio­nal De François Raynouard à Auguste Brun. La contribution des méridionaux aux premières études de linguis­tique romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Aix-en-Provence, France. pp.153-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un vocabu­laire gastro­no­mique éphémère. Le cas du Perche et du Boischaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Rose Simoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIème colloque interna­tio­nal de Dialectologie et de Littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Rennes, France. pp.165-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux siècles d'enquêtes linguis­tiques en Charente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème colloque Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Poitiers, France. pp.87-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance des hapax et des étymologies inconnues dans le lexique des plantes à la limite nord du Croissant, au contact de la langue d'oc et de la langue d'oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vème colloque interna­tional Dialectologie et littérature du domaine d'oïl occidental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Seillac, France. pp.231-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan : quelques faits linguistiques transversaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des Alpes à l'Océan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La possibilité ou non d'écrire son patois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kalinka Galimard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une spécificité du Croissant, aire de frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest, 3e colloque de Saintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Saintes, France. pp.257-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux types toponymiques symptomatiques d'une zone intermédiaire : les aboutissements d'oratoriu et *bettullu dans le Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Onomastique et langues en contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1991, Strasbourg, France. pp.181-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques aspects de la vie humaine dans l'ALCe et l'ALEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrette Dubuisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français du Canada - Français de France. Actes du colloque de Trèves, 26-28 sept. 1985</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1985, Trèves, Allemagne. pp.65-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un point d'histoire de la dialectologie : l'histoire du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie et dialectologie du Centre-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1987, Saintes, France. pp.125-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02078377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers de la Creuse. Frontière et carrefour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société des Sciences Naturelles, Archéologiques et Historiques de la Creuse. XXVII, 184 p., 2020, Études creusoises, 978-2-903661-62-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue d'oc telle qu'on la parle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Alpes de lumière, 2016, 978-2-919435-07-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.402, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Oliviéri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe del Giudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edizioni dell'Orso, pp.400, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Dalbera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Vincennes, pp.400, 2012, 978-2-84292-342-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01024433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique des Petites Antilles (ALPA). Vol. 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, pp.350, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00650921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de l'Atlas Linguistique de la France de J. Gilléron et E. Edmont. Du temps dans l'espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Berre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CTHS, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler de Lourdoueix-Saint-Michel (Indre). (Lexique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoires de la Société des sciences naturelles et archéologiques de la Creuse, 1993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant : le concept et le mot. Contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CEL, 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oral en collections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Calas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AFAS, 352 p., 1989, 2-905343-06-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d’aréologie occitane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira; Vanessa Mireiles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et stabilité dans les langues romanes/Diversidade e estabilidade em línguas românicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pimenta Cultural, pp.103-164, 2024, 9786559399529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas linguistiques et perspectives dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léo Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.473-520, 2024, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La limite nord de l’occitan et la question du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esher, Louise; Sibille, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel de linguistique occitane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, De Gruyter, pp.35-52, 2024, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110733433-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04661264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Camps. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel agathois. Enquêtes linguistiques et ethnographiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03388383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations gallo-romanes de la myrtille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9. Identification of clusters of lexical areas using geographical factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Chagnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Garat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hans Van de Velde; Nanna Haug Hilton; Remco Knooihuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Variation – European Perspectives VIII Selected papers from the Tenth International Conference on Language Variation in Europe (ICLaVE 10), Leeuwarden, June 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Benjamins B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2021, 978 90 272 5982 0. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/silv.25.09cha⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03272222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés de dialectométrie sur une tranche de Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flore Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.145-154, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Études dialectométriques sur le lexique des parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Escher Louise; Guérin Maximilien; Quint Nicolas; Russo Michela. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal. Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.173-182, 2021, Les parlers du Croissant, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03622061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">les désignations gallo-romanes de la souche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARPITELLI Elisabetta; CONTINI Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas linguistique roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03385050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai de typologie des aires lexicales occitanes : regards dialectométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fidélités et dissidences. Actes du XIIe congrès de l'Association Internationales d'Études Occitanes (Albi, 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, pp.169-179, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03115528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite leçon de dialectométrie à partir des données du Nouvel Atlas Linguistique de la Basse-Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xarles Videgainen omenez 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIX, pp.133-151, 2020, Lapurdum</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01381725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les désignations romanes de la pie (carte et commentaires)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Brun-Trigaud; E. Carpitelli; M. Contini; F. Cugno; J.-P. Lai; L. Mantovani; M. Rivoira; M. S. Specchia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, II.c, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edizioni dell'Orso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2019, 978-88-6274-909-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes de la framboise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CONTINI, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman : les dénominations gallo-romanes du trèfle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du chardonneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes de la mûre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dénominations gallo-romanes du corbeau et de la corneille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Linguistique Roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom français du balai.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ALVAREZ PEREZ Xosé Afonso; BREA Mercedes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obreiro da lingua, amigo da xente. Estudos de xeografía lingüística en homenaxe a Manuel González</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Santiago de Compostela, pp.165-176, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01855683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new dialectometric approach applied to the Breton language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Solliec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Hélène Côté, Remco Knooihuizen &amp; John Nerbonne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The future of dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Language Science Press, pp.135-154, 2016, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17169/langsci.b81.147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Lucette de Monsieur de Pourceaugnac : &amp;quot;feinte gasconne&amp;quot;, vrai occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LOUVAT-MOLOZAY, Bénédicte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Français et langues de France dans le théâtre du XVIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUM, pp.107-134, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de la fenêtre en breton : correspondances avec le roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RETALI-MEDORI, Stella. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paroddi vaerghji. Mélanges offerts à Marie-José Dalbera-Stefanaggi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.209-222, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Atlas Linguistique des Petites Antilles (ALPA) : premières approches géolinguistiques des aires lexicales, phonétiques et morphologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">THIBAULT, André. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du français aux créoles : phonétique, lexicologie et dialectologie antillaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Classiques Garnier, pp.281-332, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Général Plazanet, un savant méconnu à la recherche de la limite oc-oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BART, François and GALLINATO-CONTINO, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures d'Aquitaine. De la célébrité à l'oubli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.171-178, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l’algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federica Diemoz, Dorothée Aquino-Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toujours langue varie .. Mélanges de linguistique historique du français et de dialectologie galloromane offerts à M. le Professeur Andres Kristol par ses collègues et anciens élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.127-148, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blamas, caunas, tutas... et crusèls. Quelques noms occitans de la caverne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOURIN, Monique and GARDEL, Marie-Elise and GUILLOT, Florence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre sous terre. Sites rupestres et habitats troglodytiques dans l'Europe du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.23-44, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires dialectales gallo-romanes à la lumière du celtique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ernestina Carrilho, Catarina Magro, Xosé Álvarez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.27-48, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites dialectales vs limites lexicales dans le domaine occitan : un impossible accord ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Malfatto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ÁLVAREZ PEREZ, Xosé Afonso and CARRILHO, Ernestina and MAGRO, Catarina. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Approaches to Limits and Areas in Dialectology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.293-310, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure syllabique et évolutions phonologiques en occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover et alii,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Vincennes, pp.161-181, 2012, Sciences du langage, 9-7842-2-84291-3426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00990718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse dialectologique et phonologique des aboutissements de la latérale dans le Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Molinu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri, Guylaine Brun-Trigaud, Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.293-308, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Dialectologie, diachronie et linguistique théorique: un dialogue possible et nécessaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Barra-Jover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patric Sauzet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mario Barra-Jover, Patric Sauzet, Jean-Philippe Dalbera, Guylaine Brun-Trigaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.5-17, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fourmi n'est pas prêteuse ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michèle Oliviéri; Guylaine Brun-Trigaud; Philippe Del Giudice. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La leçon des dialectes. Hommages à Jean-Philippe Dalbera</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.79-88, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lénition des attaques branchantes en français et dans les dialectes de l'ALF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tobias Scheer, Jean-Philippe Dalbera, Guylaine Brun-Trigaud, Mario Barra-Jover, Patric Sauzet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études de linguistique gallo-romane</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Vincennes, pp.152-165, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers marchois : un carrefour linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MATHO, Christophe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patois et chansons de nos grands-pères marchois. Haute-Vienne, Creuse, Pays de Montluçon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions CPE, pp.36-39, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lenition in branching onsets in French and in ALF dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Scheer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KARLIK, Petr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development of Language through the Lens of Formal Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lincom Europa, pp.15-28, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques traits lexicaux limousins facteurs d'identité linguistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRICARD, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Limousin, Pays et identités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PULIM, pp.363-373, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bipartition de la langue bretonne : quelques questions sur la zone vannetaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dû</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAPRINI, Rita. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole Romanze. Scritti per Michel Contini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.245-260, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemmes, supra-lemmes : dilemmes... Problèmes d'indexation de l'Atlas linguis­ti­que picard et de l'Atlas linguistique du Centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernand Carton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVIER, Jean-Claude and GOURC, Jacques and PIC, François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sempre los camps auràn segadas resurgantas. Mélanges offerts à Xavier Ravier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - Université Toulouse-Le Mirail, pp.63-72, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects de morphosyntaxe dans un parler du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TAMINE, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ces mots qui sont nos mots”, Mélanges d'Histoire de la Langue Fran­çaise, de Dialec­to­logie et d'Ono­mastique offerts au Professeur Jacques Chaurand. Parlure, n° 7-10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Charles Brunot, pp.227-238, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01360732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations de genre et métaplasme dans les parlers francoprovençaux (cartes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguelone Sauzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02918586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nout' parlure entre berrichon et marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02344567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unforeseen use of the Damerau-Levenshtein algorithm in the Occitan area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un usage particulier de l'algorithme de Damerau-Levenshtein dans le domaine occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01067295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation du concept Croissant : contribution à l'histoire de la dialectologie française au XIXe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université de Paris 13, 1989. Français. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01370562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId255"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bej" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13948834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13934" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410042v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re Tang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13891" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072453v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00107" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257318v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257312v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Seffar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.441" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Olivi&#233;ri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275774v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dalbera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ranucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sauzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Molinu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410393v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Picard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Albinet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318542v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410184v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410153v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410205v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410344v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04054509v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory G&#233;lebert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942670v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942719v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04848800v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257329v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447951v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257321v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442308v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009434v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072549v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02352792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539594v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360372v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Malfatto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072561v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539589v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633046v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633226v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539599v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539576v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381718v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370565v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370564v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539567v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381711v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360769v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Solliec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738477v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360771v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360680v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987231v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360770v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360690v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360777v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360692v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986171v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360373v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360708v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360784v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360710v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360727v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Simoni" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360729v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Galimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Dubuisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouvier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024433v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barra-Jover" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770548v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661264v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661249v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-018" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843069v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385050v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388383v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272222v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027259820" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.25.09cha" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622025v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622061v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381725v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115528v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediorso.it" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360673v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863499v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360245v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/langsci.b81.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360674v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360677v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360676v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360679v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360247v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360687v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358747v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990718v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360706v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360704v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360721v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360722v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26559260/La_bipartition_de_la_langue_bretonne_quelques_questions_sur_la_zone_vannetaise_2003_" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370562v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446168v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15bej" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843243v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe del Giudice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13948834" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410042v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguelone Sauzet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re Tang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13891" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.13934" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072465v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257318v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257312v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Seffar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Drapeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54563/bdba.441" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298719v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.2020.00107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633047v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Olivi&#233;ri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Aur&#233;lien Georges" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275774v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauzet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360681v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990186v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360698v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360691v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360694v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Dalbera" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ranucci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360700v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le D&#251;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patric Sauzet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360715v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360718v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Molinu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360720v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078381v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360737v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chambon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843265v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446215v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410205v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410184v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410153v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410344v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04054509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory G&#233;lebert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318560v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04410393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Picard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Albinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318542v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04848800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942670v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03916232v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912660v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Scheer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942708v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03447951v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257329v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Genoud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03442308v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03257321v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348433v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072549v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446873v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446861v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02446834v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02352792v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539610v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03640249v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539603v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539589v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Malfatto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072561v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072568v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01633226v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539599v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855682v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02072486v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360372v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370565v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370564v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03539567v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381711v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381718v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987231v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bras" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Solliec" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738477v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360684v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-L&#233;o L&#233;onard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Darlu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Gaillard-Corvaglia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360770v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360773v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360685v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360777v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360692v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360690v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360373v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360781v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360778v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373034v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360705v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360703v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360784v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360709v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viaut" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360710v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360708v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360787v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360785v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360789v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360717v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360714v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360716v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360723v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360791v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360726v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360725v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360729v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360727v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Simoni" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360730v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalinka Galimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360792v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360793v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360733v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360736v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360740v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Dubuisson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02078377v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485544v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370567v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouvier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Martel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360688v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770548v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01024433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Barra-Jover" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00650921v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360713v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Berre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360734v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360738v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360739v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Calas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843069v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661249v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-018" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04661264v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110733433-003" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03388383v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385038v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03272222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jbe-platform.com/content/books/9789027259820" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/silv.25.09cha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622025v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03622061v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385050v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03115528v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381725v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ediorso.it" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360245v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360673v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863499v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863501v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863492v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01855683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01551178v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17169/langsci.b81.147" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360677v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360676v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360674v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360683v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360679v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360682v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990718v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358764v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360695v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358747v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360689v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360712v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/26559260/La_bipartition_de_la_langue_bretonne_quelques_questions_sur_la_zone_vannetaise_2003_" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360721v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Carton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360732v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918586v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344567v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067300v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01067295v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01370562v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>