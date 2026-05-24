--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylaine Collewet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI monitoring of digestion mechanisms at the scale of a food piece: proof of concept with bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.112476. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2026.112476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI, unilateral NMR, macro-vision histology, texture and biochemical dataset for studying the tomato during air drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, pp.112653. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal monitoring of maturation, ripening, and fungal rot development in “Hass” avocados using quantitative magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.114157. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postharvbio.2026.114157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying intestinal lipolysis with MRI and TD-NMR: Proof of concept using dairy cream digested in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of full-fat milk on in vitro gastric digestion using Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.109864. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI imaging of parenchyma and venation networks in Brassica napus leaves: effects of development and dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Boulc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01187-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative magnetic resonance imaging of in vitro gastrointestinal digestion of a bread and cheese meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112821. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Potato Tuber Tissues Using Spatialized MRI T2 Relaxometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.286. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13020286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exponential MRI T2 maps: A tool to classify and characterize fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2021.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI analysis of structural changes in tomato tissues resulting from dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (7), pp.637-650. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.5241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of duck fat livers that have been freeze-thrown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.633. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal evolution of quantitative magnetic resonance imaging parameters of peach and apple fruit – relationship with biophysical and metabolic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (1), pp.62-78. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exponential Transverse Relaxation Times Estimation from Magnetic Resonance Images under Rician Noise and Spatial Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.6721-6733. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2993114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size of eye-shaped bubbles in Danish pastry in relation to the size of fat fragments; a reverse engineering approach of the alveolar structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue partial volume quantification in multi-contrast MRI using an optimised spectral unmixing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.39 - 46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI study of layers and bubbles in Danish pastry during the proving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of mass fat fraction in fish using water–fat separation MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (2-3), pp.2008-2015. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IRM s'aventure hors des sentiers du monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Françoise Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moucheront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 364-365, pp.104-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI study of bread baking: experimental device and MRI signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 272 (Suppl. 1), pp.S3003-. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of muscle, subcutaneous fat and intermuscular fat in pig carcasses and cuts by magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (1), pp.146-154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the lean meat percentage of pig carcasses using magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Busk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobrowolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (4), pp.563-572. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the heterogeneity of lipid distribution in the flesh of brown trout&amp;lt;em&amp;gt; (Salmo trutta)&amp;lt;/em&amp;gt; by MR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (1-4), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIMRI project: a versatile and interactive MRI simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Odet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 173 (1), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle and fat quantification in MRI gradient echo images using a partial volume detection method. Application to the characterization of pig belly tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (6), pp.745-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of MRI acquisition protocols and image intensity normalization methods on texture classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strzlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2003.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment by MRI of local porosity in dough during proving. theoretical considerations and experimental validation using a spin-echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (9), pp.1071-1086. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0730-725X(03)00194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of intensity nonuniformity in spin-echo T1-weighted images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (4), pp.365-373. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0730-725X(02)00502-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of poultry breastmeat yield: magnetic resonance imaging as a tool to improve the positioning of ultrasonic scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(00)00034-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de localisation tridimentionnelle pour le guidage d'un robot de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (1-2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy adaptive controller design for the joint space control of an agricultural robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipements dans les élevage intensifs : les matériels d’identification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique du Machinisme et de L'Equipement Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 43, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of particle-scale digestion mechanisms in solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuane Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOGEST Imaging Working Group Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying intestinal lipolysis with Magnetic Resonance Imaging: Proof of concept using fresh cream digested in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying lipolysis with MRI during in vitro digestion of cream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du réseau Résonance Magnétique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe "IRM pour l'ingénierie" du Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA), Nov 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro investigation of digestion of a bread and cheese meal by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRFOOD2022 - 15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la digestion d’un simili repas par IRM. Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion par résonance magnétique : focus sur un nouvel outil d'analyse transposable pour le suivi de thérapies in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging for investigation of in vitro digestion of a bread and cheese meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue characterization of potato tubers using localized MRI T2 Relaxometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Spectroscopy Conference, 2022, Nantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et classification des temps de relaxation multi-exponentielle en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Exponential Relaxation Times Maps Reconstruction and Unsupervised Classification in Magnitude Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2019.8902817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Regularized Multi-Exponential Transverse Relaxation Times Estimation From Magnitude Magnetic Resonance Images Under Rician Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tapei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8804298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially regularized multi-exponential transverse relaxation times estimation from magnitude MRI images under Rician noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit tissues classification from multi-exponential T2 maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation itérative par majoration-minimisation pour l’estimation statistique sous l’hypothèse d’un bruit ricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIème colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majorization-Minimization Algorithms for Maximum Likelihood Estimation of Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IEEE International Conference on Image Processing Theory, Tools and Applications (IPTA'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montréal, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipta.2017.8310150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of RF inhomogeneities for high throughput water and fat quantification by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.409-413, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative, multi-scale imaging of the layered structure in puff pastry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inside-Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sheet numbers on the thickness of fat and dough layers in puff pastry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of the layered structure in croissant at different stages of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting AACC American Association of Cereal Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes concernant l'utilisation de l'IRM pour l'amélioration génétique des espèces piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEN2BIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage et correction du biais non multiplicatif en IRM pondérée T1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.286-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction d'images IRM : application à la caractérisation de produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-DOC 2006, journée des doctorants de l'école doctoral STIM de Nantes, St-Nazaire, 13 Avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of MRI T1-weighted spin-echo images for radio-frequency inhomogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2006, 14th european signal processing conference, Florence, ITA, 4-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des tissus musculaire et adipeux dans les carcasses et les pièces de découpe de porc à l'aide de l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des tissus musculaire et adipeux dans les carcasses et les pièces de découpe de porc à l'aide de l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes journées de la recherche porcine, Paris, 1-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'imagerie par résonance magnétique à la recherche de prédictrices de la teneur en viande maigre des carcasses de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bogner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de la recherche porcine, Paris, 1-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of MRI for the characterization of the bread process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 12th Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Harrogate, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Magnetic Resonance Imaging for the characterization of the bread process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpelier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des tissus musculaires et adipeux de pièces et de demi carcasses de porc à l'aide de l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées "Sciences du muscle et technologies des viandes", Rennes, 25-26 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rennes, France. pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two sequences: spin-echo and gradient echo for the assessment of dough porosity during proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic resonance in food science : latest developpements, Paris, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.136-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of blue-veined cheeses by MRI: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Onea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vertan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Quality Control by Artificial Vision, Gatlinburg, USA, 19-22 May 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.400-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of MRI acquisition protocol on classification of cheese image texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strzlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting ESMRMB 2002, Cannes, 22-25 août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of soft cheese image texture for different MR protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strzlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern analytical methods for food and beverage authentication, Lednice, CZE, 29-31 août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sensory texture of soft cheese and MRI measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IDF world dairy congress, Paris, 24-27 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre l'analyse sensorielle de la texture de fromages à pâte molle et l'imagerie par résonance magnétique nucléaire et microscopie confocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Européennes Agro-Industries et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation in vivo du rendement en filet chez le poulet par imagerie de resonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Avicole, Saint-Malo, 23-25 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.367-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un contrôleur flou-adaptatif : application à la commande d'un robot de traite de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées automatique agricole et agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of teats by a 3D vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium prospects for future dairying: a challenge for science and industry, Uppsala, SWE, 13-16 June 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Uppsala, Sweden. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D vision system for a milking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international 3rd dairy housing conference dairy systems for the 21st century, Orlando, USA, 2-5 February 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Orlando, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific keypoints of the milking robot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Prospects for Future Dairying : A Challenge for Science and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mains project-automatic milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallian Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Prospects for Automatic Milking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a neural network for the adaptive control of a milking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Automated Agriculture for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Chicaco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du robot de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées machinisme agricole du Centre Technique des Industries Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méchineau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montalesco Jean-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonneau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneau Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Summer Meeting of the American Society of Agricultural Engineers, ASAE-Paper n°90-7047</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAE, Jun 1990, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des animaux : les matériels actuels et leur évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude du 6ième SIMAVIP : nouvelles technologies dans les élevages intensifs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIMAVIP, Mar 1989, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification par IRM T2 - Du végétal au cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Jorge Canales-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2025 - Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of consumption temperature of whole milk on in vitro gastric digestion using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AITA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original, remotely controlled set-up for studying in vitro digestion by MRI – application to bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of whole fat milk on in vitro gastric digestion using magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.nizodairyconference.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th NIZO Dairy Conference - Innovations in Milk Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Papendal, Netherlands. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion par résonance magnétique : focus sur un nouvel outil d'IRM pour le suivi de thérapies in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biomédicale Angers Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI study of tomato dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRFood 2022, The 15th edition of the International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion par résonance magnétique : focus sur un nouvel outil d'analyse transposable pour le suivi de thérapies in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche biomédicale Angers-Tours 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode de spectroscopie de diffusion par résonance magnétique pour des applications biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gen2Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, La Baule, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une méthode de spectroscopie de diffusion par résonance magnétique pour des applications biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée de la recherche biomédicale Angers-Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight-throughput phenotyping of health biomarkers in Crassostrea gigas by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyramaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IRM haut-débit Exemple de la quantification du taux de gras chez le poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gen2bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Beaule, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fat content measured by MRI water-fat separation, MR spectroscopy and chemical analysis on salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of fat content in flesh of fish using T1-weighted spin echo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop : Fat-Water Separation: Insights, Applications &amp; Progress in MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Long Beach, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of lipid content in fish : effect of freezing-thawing and of the images inhomogeneities correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Imaging of Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance, Webb, G.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1559-1587, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat in fish by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm Animal Imaging, Copenhagen 2014, Maltin C., Craigie C. and Bünger L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRUC, pp.70-73, 2014, 978-0-9931063-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI in Food Science & Food Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.8, 2012, 9780470034590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging as a tool to quantify the adiposity distribution in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Food Science: a view to the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2001, 978-0854048700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique Agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Richetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dauchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications non manufacturières de la robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2000, Traité IC2, 9782746201651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, color vision and histology imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Publication n° 124</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR imaging of dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand of Modern Magnetic Resonance. Surrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling: from living body to MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bézy-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Éliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Szekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texture analysis for magnetic resonance imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sensory texture of soft cheese and MRI measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic resonance in food science, a view to the future, WEBB G.A., BELTON P.S., GIL A.M., DELGADILLO I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure characterization of soft cheeses by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special publication n° 231, BELTON P.S., HILLS B.P., WEBB G.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating fat, paste and gas in a proving Danish paste by MRI – Description of the method and evaluation of its performances (bias and accuracy, sensitivity threshold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835832v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF inhomogeneities correction in MRI T  -weighted spin-echo image handling the non-multiplicative character of the bias field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalaution des approches d’imagerie IRM pour détecter et suivre les larves d’altises dans la feuille de colza – étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Fisher information for Rician distributions and consequences in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating fat, paste and gas in a proving puff pastry by MRI - Method and simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des hétérogénéités d'adiposité et de couleur de la chair de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] A1001 [Décisions d’aide n°98.P.0486, 98.P.0487, 98.P.0488], Syndicat des Sélectionneurs Avicoles et Aquacoles Français. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage et correction d'images IRM. Application à la caractérisation de produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Centrale de Nantes (ECN), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00414197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guylaine Collewet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI monitoring of digestion mechanisms at the scale of a food piece: proof of concept with bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 175, pp.112476. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2026.112476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05497276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI, unilateral NMR, macro-vision histology, texture and biochemical dataset for studying the tomato during air drying</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 66, pp.112653. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2026.112653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578091v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal monitoring of maturation, ripening, and fungal rot development in “Hass” avocados using quantitative magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takahiro Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kento Koyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Postharvest Biology and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 234, pp.114157. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.postharvbio.2026.114157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights into the mechanisms involved in the evolution of the structural and physicochemical properties of tomato during air drying – A study combining MRI, unilateral NMR and conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Lorho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05051288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying intestinal lipolysis with MRI and TD-NMR: Proof of concept using dairy cream digested in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 471, pp.142716. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.142716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of duck livers that have undergone a freezing-thawing process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maeva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.77-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-Vol94-art06-GB⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des foies gras de canard ayant subi un processus de congélation-décongélation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne C. Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëva Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.99-114. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04601125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of full-fat milk on in vitro gastric digestion using Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 152, pp.109864. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2024.109864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04464979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI imaging of parenchyma and venation networks in Brassica napus leaves: effects of development and dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Nicolas Boulc'h</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (1), pp.69. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13007-024-01187-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative magnetic resonance imaging of in vitro gastrointestinal digestion of a bread and cheese meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 169, pp.112821. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2023.112821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04079001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Potato Tuber Tissues Using Spatialized MRI T2 Relaxometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.286. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13020286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04020733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exponential MRI T2 maps: A tool to classify and characterize fruit tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 87, pp.119-132. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2021.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI analysis of structural changes in tomato tissues resulting from dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60 (7), pp.637-650. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mrc.5241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03617820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of duck fat livers that have been freeze-thrown</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rondeau-Mouro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halgrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal. Science proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.633. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anscip.2022.05.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters and genome-wide association studies of quality traits characterised using imaging technologies in Rainbow trout, Oncorhynchus mykiss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Blay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan D’ambrosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dechamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.639223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal evolution of quantitative magnetic resonance imaging parameters of peach and apple fruit – relationship with biophysical and metabolic traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bidault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Brunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 105 (1), pp.62-78. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tpj.15039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-exponential Transverse Relaxation Times Estimation from Magnetic Resonance Images under Rician Noise and Spatial Regularization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29, pp.6721-6733. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIP.2020.2993114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The size of eye-shaped bubbles in Danish pastry in relation to the size of fat fragments; a reverse engineering approach of the alveolar structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 237, pp.194-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-tissue partial volume quantification in multi-contrast MRI using an optimised spectral unmixing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 49, pp.39 - 46. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2017.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01932514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI study of layers and bubbles in Danish pastry during the proving process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 203, pp.6-15. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2017.01.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of mass fat fraction in fish using water–fat separation MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (1), pp.44 - 50. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2015.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid quantification of muscle fat content and subcutaneous adipose tissue in fish using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 138 (2-3), pp.2008-2015. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2012.09.131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IRM s'aventure hors des sentiers du monde médical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Rodts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Françoise Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Moucheront</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 364-365, pp.104-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI study of bread baking: experimental device and MRI signal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sommier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 43 (6), pp.1129-1139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 272 (Suppl. 1), pp.S3003-. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of muscle, subcutaneous fat and intermuscular fat in pig carcasses and cuts by magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (1), pp.146-154. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the lean meat percentage of pig carcasses using magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bogner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Busk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dobrowolski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (4), pp.563-572. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of the heterogeneity of lipid distribution in the flesh of brown trout&amp;lt;em&amp;gt; (Salmo trutta)&amp;lt;/em&amp;gt; by MR imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Fauconneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 243 (1-4), pp.255-267. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2004.09.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The SIMRI project: a versatile and interactive MRI simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Benoit Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Belaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Saint Jalmes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Odet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 173 (1), pp.97-115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle and fat quantification in MRI gradient echo images using a partial volume detection method. Application to the characterization of pig belly tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 23 (6), pp.745-755</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of MRI acquisition protocols and image intensity normalization methods on texture classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strzlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 22, pp.81-91. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mri.2003.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment by MRI of local porosity in dough during proving. theoretical considerations and experimental validation using a spin-echo sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 21 (9), pp.1071-1086. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0730-725X(03)00194-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of intensity nonuniformity in spin-echo T1-weighted images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 20 (4), pp.365-373. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0730-725X(02)00502-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of poultry breastmeat yield: magnetic resonance imaging as a tool to improve the positioning of ultrasonic scanners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 56 (2), pp.153-158. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0309-1740(00)00034-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de localisation tridimentionnelle pour le guidage d'un robot de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (1-2), pp.181-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fuzzy adaptive controller design for the joint space control of an agricultural robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuzzy Sets and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 99, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Équipements dans les élevage intensifs : les matériels d’identification des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique du Machinisme et de L'Equipement Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 43, pp.26-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI investigation of particle-scale digestion mechanisms in solid foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuane Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFOGEST Imaging Working Group Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WUR, Oct 2025, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénient de l'amélioration génétique de l'efficacité alimentaire chez le bar : implications pour la teneur en lipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes Journées Recherche Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05462891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières bases pour une sélection contre le développement du muscle rouge chez la truite arc-en-ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05156920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters for red muscle development measured using artificial intelligence and genetic correlations with growth and processing traits in rainbow trout (oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Dehaullon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boudjema Imarazene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Aquaculture Society (EAS) and the World Aquaculture Society, Aug 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying intestinal lipolysis with Magnetic Resonance Imaging: Proof of concept using fresh cream digested in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Antonio Gilberto Ferreira, Federal University of Sao Carlos - Brazil, Jun 2024, Foz Do Iguazu, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits and drawbacks of genetically selecting more efficient sea bass: implications for lipid traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vandeputte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germain Salou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Vergnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AQUA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05513341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop spectroscopie et microscopie du milieu marin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying lipolysis with MRI during in vitro digestion of cream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Nau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre du réseau Résonance Magnétique et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, équipe "IRM pour l'ingénierie" du Laboratoire Énergies et Mécanique Théorique et Appliquée (LEMTA), Nov 2023, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue characterization of potato tubers using localized MRI T2 Relaxometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghina Hajjar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Spectroscopy Conference, 2022, Nantes.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro investigation of digestion of a bread and cheese meal by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRFOOD2022 - 15th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la digestion d’un simili repas par IRM. Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième journée scientifique rennaise consacrée aux Sciences des Aliments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04188199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion par résonance magnétique : focus sur un nouvel outil d'analyse transposable pour le suivi de thérapies in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la SFR ICAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenomic selection, an alternative to genomic selection in animal breeding?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Jaouahdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Enez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Eklouh-Molinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Doerflinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Puerto Varas, Chile</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance Imaging for investigation of in vitro digestion of a bread and cheese meal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Food Digestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction et classification des temps de relaxation multi-exponentielle en IRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Exponential Relaxation Times Maps Reconstruction and Unsupervised Classification in Magnitude Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, La Corogne, Spain. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/eusipco.2019.8902817⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer la composition corporelle des animaux avec des méthodes non invasives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Froment</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Le Cozler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Défis Scientifiques du Département Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Rennes, France. pp.71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially Regularized Multi-Exponential Transverse Relaxation Times Estimation From Magnitude Magnetic Resonance Images Under Rician Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IEEE International Conference on Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tapei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icip.2019.8804298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatially regularized multi-exponential transverse relaxation times estimation from magnitude MRI images under Rician noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fruit tissues classification from multi-exponential T2 maps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian El-Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Moussaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation itérative par majoration-minimisation pour l’estimation statistique sous l’hypothèse d’un bruit ricien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du XXVIème colloque GRETSI sur le Traitement du Signal et des Images</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Juan-Les-Pins, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majorization-Minimization Algorithms for Maximum Likelihood Estimation of Magnetic Resonance Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qianyi Jiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mai Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh IEEE International Conference on Image Processing Theory, Tools and Applications (IPTA'2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Montréal, Canada. pp.6, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ipta.2017.8310150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction of RF inhomogeneities for high throughput water and fat quantification by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fifth International Conference on Image Processing Theory, Tools and Applications IPTA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.409-413, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative, multi-scale imaging of the layered structure in puff pastry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inside-Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Leuven, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sheet numbers on the thickness of fat and dough layers in puff pastry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cereal and Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Leuven, Belgium. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic parameters of lipids heterogeneity estimated by direct (MRI) or indirect (artificial vision, Fat Meter) technologies in the fillet of large rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chevrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquaculture conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Gran Canaria, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative imaging of the layered structure in croissant at different stages of processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josselin Bousquières</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting AACC American Association of Cereal Chemists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Florida, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitytruite&amp;quot; : l'IRM comme méthode de quantification rapide du gras intramusculaire et du tissu adipeux sous cutané des darnes de truite arc-en-ciel (Oncorhynchus mykiss)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées de la Recherche Filière Piscicole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées récentes concernant l'utilisation de l'IRM pour l'amélioration génétique des espèces piscicoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEN2BIO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02595794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage et correction du biais non multiplicatif en IRM pondérée T1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Francophone AFRIF-AFIA Reconnaissance des Formes et Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Amiens, France. pp.286-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00678544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, colour vision and histology imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy &amp; Protein Metabolism &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for muscle lipid content on body shape, fat deposition and dressing yields in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Symposium on Genetics in Aquaculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aquaculture.2007.07.168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sélection pour la teneur en lipides musculaires sur la répartition des lipides corporels et les rendements de transformation chez la truite Arc-En-Ciel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées de la recherche filière piscicole, Paris, 3-4 juillet 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Paris, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of selection for muscle lipid content on fat deposition, dressing yields and body shape in rainbow trout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Le Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium for Genetics in Aquaculture, Montpellier, 25-30 June 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction d'images IRM : application à la caractérisation de produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J-DOC 2006, journée des doctorants de l'école doctoral STIM de Nantes, St-Nazaire, 13 Avril 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation of MRI T1-weighted spin-echo images for radio-frequency inhomogeneities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eusipco 2006, 14th european signal processing conference, Florence, ITA, 4-8 September 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.305-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des tissus musculaire et adipeux dans les carcasses et les pièces de découpe de porc à l'aide de l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37. Journées de la Recherche Porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des tissus musculaire et adipeux dans les carcasses et les pièces de découpe de porc à l'aide de l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes journées de la recherche porcine, Paris, 1-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.151-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions de l'imagerie par résonance magnétique à la recherche de prédictrices de la teneur en viande maigre des carcasses de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bogner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37èmes Journées de la recherche porcine, Paris, 1-3 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.159-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02586299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Magnetic Resonance Imaging for the characterization of the bread process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Engineering and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Montpelier, France. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of MRI for the characterization of the bread process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICC 12th Cereal and Bread Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Harrogate, United Kingdom. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02584125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des tissus musculaires et adipeux de pièces et de demi carcasses de porc à l'aide de l'imagerie par résonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Monziols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Kouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes journées "Sciences du muscle et technologies des viandes", Rennes, 25-26 octobre 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Rennes, France. pp.163-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two sequences: spin-echo and gradient echo for the assessment of dough porosity during proving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Bail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic resonance in food science : latest developpements, Paris, 4-6 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.136-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02583386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality analysis of blue-veined cheeses by MRI: a preliminary study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Onea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vertan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Quality Control by Artificial Vision, Gatlinburg, USA, 19-22 May 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, United States. pp.400-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sensory texture of soft cheese and MRI measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th IDF world dairy congress, Paris, 24-27 septembre 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of MRI acquisition protocol on classification of cheese image texture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strzlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Annual Meeting ESMRMB 2002, Cannes, 22-25 août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, France. pp.224-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02580739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of soft cheese image texture for different MR protocols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Strzlecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern analytical methods for food and beverage authentication, Lednice, CZE, 29-31 août 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Czech Republic. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02581114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre l'analyse sensorielle de la texture de fromages à pâte molle et l'imagerie par résonance magnétique nucléaire et microscopie confocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.F. Devaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Herbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Riaublanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Journées Européennes Agro-Industries et Méthodes Statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation in vivo du rendement en filet chez le poulet par imagerie de resonance magnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Seigneurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées de la Recherche Avicole, Saint-Malo, 23-25 mars 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, France. pp.367-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02578036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un contrôleur flou-adaptatif : application à la commande d'un robot de traite de vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées automatique agricole et agro-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1997, Clermont-Ferrand, France. pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02577374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D vision system for a milking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wallian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international 3rd dairy housing conference dairy systems for the 21st century, Orlando, USA, 2-5 February 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Orlando, United States. pp.9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localization of teats by a 3D vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium prospects for future dairying: a challenge for science and industry, Uppsala, SWE, 13-16 June 1994</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Uppsala, Sweden. pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific keypoints of the milking robot project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Prospects for Future Dairying : A Challenge for Science and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1994, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mains project-automatic milking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wallian Laurence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Prospects for Automatic Milking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1992, Wageningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a neural network for the adaptive control of a milking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Symp. on Automated Agriculture for the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Chicaco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture du robot de traite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées machinisme agricole du Centre Technique des Industries Mécaniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CETIM, Oct 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milking robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méchineau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montalesco Jean-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonneau Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigneau Jean-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marchal Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Summer Meeting of the American Society of Agricultural Engineers, ASAE-Paper n°90-7047</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASAE, Jun 1990, Colombus, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des animaux : les matériels actuels et leur évolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collewet Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rault Guylaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude du 6ième SIMAVIP : nouvelles technologies dans les élevages intensifs,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIMAVIP, Mar 1989, Villepinte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04221849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification par IRM T2 - Du végétal au cerveau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Prigent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Coloigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erick Jorge Canales-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFRMBM 2025 - Société Française de Résonance Magnétique en Biologie et Médecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05241198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original, remotely controlled set-up for studying in vitro digestion by MRI – application to bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruoxuan Deng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Diascorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain S. Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.icfd2024.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04547092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of consumption temperature of whole milk on in vitro gastric digestion using MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor J Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on FOOD DIGESTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04637119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of water state and repartition during drying process of tomato with single sided nuclear magnetic resonance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">AITA. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Rimini, Italy. MDPI, The future of food is now: development, functionality &amp; sustainability, pp.496, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04888325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomato drying investigated by MRI, single sided NMR and conventional techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amadou Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant Spectroscopy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna (AUSTRIA), Austria. , P14, p.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHARACTERIZATION OF WATER STATE AND REPARTITION DURING DRYING PROCESS OF TOMATO WITH SINGLE SIDED NUCLEAR MAGNETIC RESONANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amidou Traoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Clerjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Leca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Bienniel International Bologna Conference Magnetic Resonance In Porous Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Tromso, Norway. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro digestion of a bread and cheese meal as dynamically and non-invasively investigated by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Le Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattéi Ravilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEF14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring the effect of consumption temperature of whole fat milk on in vitro gastric digestion using magnetic resonance imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conor Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiajun Feng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">https://www.nizodairyconference.com/. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th NIZO Dairy Conference - Innovations in Milk Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Papendal, Netherlands. , 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion par résonance magnétique : focus sur un nouvel outil d'IRM pour le suivi de thérapies in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Biomédicale Angers Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MRI study of tomato dehydration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Leforestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Challois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRFood 2022, The 15th edition of the International Conference on the Applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Aarhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03784375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopie de diffusion par résonance magnétique : focus sur un nouvel outil d'analyse transposable pour le suivi de thérapies in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche biomédicale Angers-Tours 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Angers, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d'une méthode de spectroscopie de diffusion par résonance magnétique pour des applications biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gen2Bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, La Baule, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement et validation d’une méthode de spectroscopie de diffusion par résonance magnétique pour des applications biomédicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Franconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée de la recherche biomédicale Angers-Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hight-throughput phenotyping of health biomarkers in Crassostrea gigas by Magnetic Resonance Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyramaure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiomar 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Cambridge, United Kingdom. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IRM haut-débit Exemple de la quantification du taux de gras chez le poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gen2bio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, La Beaule, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02601964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of fat content measured by MRI water-fat separation, MR spectroscopy and chemical analysis on salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulio Gambarota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM-ESMRMB Joint annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Milan, Italy. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02599871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of fat content in flesh of fish using T1-weighted spin echo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMRM Scientific Workshop : Fat-Water Separation: Insights, Applications &amp; Progress in MRI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Long Beach, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02597168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat and subcutaneous adipose tissue in rainbow trout using MRI and vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Dublin, Ireland. 2012, First annual Conference on Carcass Evaluation, Meat Quality, Software and Traceability</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of lipid content in fish : effect of freezing-thawing and of the images inhomogeneities correction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Quellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the applications of Magnetic Resonance in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont Ferrand, France. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02594358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR Imaging of Bakery Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance, Webb, G.A.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1559-1587, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02606624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of intramuscular fat in fish by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Picaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Farm Animal Imaging, Copenhagen 2014, Maltin C., Craigie C. and Bünger L.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SRUC, pp.70-73, 2014, 978-0-9931063-0-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02600943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative MRI in Food Science & Food Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, pp.8, 2012, 9780470034590</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02596995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic resonance imaging as a tool to quantify the adiposity distribution in fish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Akoka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Royal Society of Chemistry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic Resonance in Food Science: a view to the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 272 p., 2001, 978-0854048700</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robotique Agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Richetin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rabatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bourely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Debain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Dauchez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications non manufacturières de la robotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284, 2000, Traité IC2, 9782746201651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of lipid distribution in rainbow trout by magnetic resonance, color vision and histology imaging techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Publication n° 124</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02590070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling: from living body to MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Bézy-Wendling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Éliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Szekely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Benoit-Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texture analysis for magnetic resonance imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.45-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02588846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR imaging of dough</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hand of Modern Magnetic Resonance. Surrey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02587672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between sensory texture of soft cheese and MRI measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Soulie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Magnetic resonance in food science, a view to the future, WEBB G.A., BELTON P.S., GIL A.M., DELGADILLO I.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.67-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal structure characterization of soft cheeses by MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mariette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Franconi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Special publication n° 231, BELTON P.S., HILLS B.P., WEBB G.A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, pp.24-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02582666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating fat, paste and gas in a proving Danish paste by MRI – Description of the method and evaluation of its performances (bias and accuracy, sensitivity threshold)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Perrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00835832v5</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RF inhomogeneities correction in MRI T  -weighted spin-echo image handling the non-multiplicative character of the bias field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05540569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evalaution des approches d’imagerie IRM pour détecter et suivre les larves d’altises dans la feuille de colza – étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maja Musse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Quellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04644419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of Fisher information for Rician distributions and consequences in MRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 2014, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating fat, paste and gas in a proving puff pastry by MRI - Method and simulation results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Perrouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Deligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Idier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lucas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] irstea. 2013, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02598620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QualityTruite 2. Optimisation des nouveaux programmes de sélection généalogique de type Prosper+ sur les rendements de découpe et la qualité de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Quittet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cachelou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 083/08/C &amp; 30900/2009, FranceAgriMer. 2011, 115 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description des hétérogénéités d'adiposité et de couleur de la chair de poisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Haffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Davenel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Marty-Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylène Collewet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loisel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] A1001 [Décisions d’aide n°98.P.0486, 98.P.0487, 98.P.0488], Syndicat des Sélectionneurs Avicoles et Aquacoles Français. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débruitage et correction d'images IRM. Application à la caractérisation de produits agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Collewet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Ecole Centrale de Nantes (ECN), 2008. Français. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00414197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuan Deng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Matsui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Koyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2026.114157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464979v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor J Fitzpatrick" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109864" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01187-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Leforestier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halgrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15039" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2993114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Idier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D7LW40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00770241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loubat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.06.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF9G7FWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrowolski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHKB9TDH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Cattin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belaroussi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Jalmes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strzlecki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2003.09.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N9C6BX0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(03)00194-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7JWMWL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00502-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJVBMDZ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Seigneurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(00)00034-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLMDRR3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Guylaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuane Deng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784605v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890425v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bonnet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784365v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8902817" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804298" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyi Jiang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta.2017.8310150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367176" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606195v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606196v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678544v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588787v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584125v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583381v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580739v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581114v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580819v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soulie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573969v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573968v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220609v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Philippe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chineau Didier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montalesco Jean-Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonneau Didier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneau Jean-Louis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prigent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jorge Canales-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637119v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547092v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Fitzpatrick" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784375v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mariette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890380v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03507295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyramaure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599871v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Idier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richetin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourely" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/electricite-electronique/applications-non-manufacturieres-de-la-robotique/dauchez/hermes-science-publications/traite-ic2/livre/9782746201651" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587672v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588846v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne B&#233;zy-Wendling" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Szekely" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franconi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835832v5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrouin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540569v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644419v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598620v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrouin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00414197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05497276v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuan Deng" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Diascorn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Collewet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Challois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2026.112476" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05578091v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Leca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lorho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2026.112653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527573v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Matsui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kento Koyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maja Musse" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2026.114157" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05051288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lahaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116385" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970111v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Lucas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Quellec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.142716" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04791169v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Halgrain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-Vol94-art06-GB" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bourin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Rondeau-Mouro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Halgrain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art07" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04464979v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor J Fitzpatrick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiajun Feng" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2024.109864" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Boulc'h" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Quellec" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leport" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01187-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04079001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt&#233;i Ravilly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112821" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020733v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Hajjar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13020286" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03538725v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El Hajj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2021.11.018" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03617820v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Leforestier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Fleury" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine G. Collewet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5241" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536400v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halgrain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collewet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.05.038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03154333v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Haffray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dechamp" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.639223" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03139306v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bidault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Brunel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.15039" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Moussaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2020.2993114" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932514v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Deligny" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Idier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2017.12.027" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D7LW40-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606182v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2017.01.016" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653276v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Picaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Idier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2015.10.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945541v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Quittet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2012.09.131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV4SXWBQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00770241v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodts" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Fran&#231;oise Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Moucheront" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Wagner" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loubat" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sommier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Ray" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590378v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Quillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Le Guillou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Davenel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2007.07.168" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S40ST181-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586792v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Monziols" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.06.018" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF9G7FWM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586424v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Busk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dobrowolski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.02.005" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHKB9TDH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681605v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Toussaint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fauconneau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Akoka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2004.09.029" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQS6F6BQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583703v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoit Cattin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belaroussi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saint Jalmes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Odet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Kouba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583287v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strzlecki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mri.2003.09.001" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N9C6BX0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583370v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Bail" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(03)00194-2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7JWMWL4-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580695v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Toussaint" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0730-725X(02)00502-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJVBMDZ7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580121v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Seigneurin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0309-1740(00)00034-6" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WLMDRR3Q-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collewet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577955v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Quellec" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210824v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collewet Christophe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault Guylaine" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05318349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruoxuane Deng" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462891v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Besson" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vandeputte" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Duranton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salou" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vergnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156920v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Enez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dehaullon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Doerflinger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721326v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04625211v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amidou Traor&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Clerjon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bertin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513341v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185933v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Jaouahdou" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eklouh-Molinier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294362v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Nau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784365v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784605v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04188199v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890425v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bonnet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Franconi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lemaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04185835v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660641v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Quellec" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318133v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2019.8902817" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737513v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Froment" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Cozler" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317863v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icip.2019.8804298" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653036v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qianyi Jiang" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653033v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Xu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipta.2017.8310150" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601963v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Picaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Idier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367176" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606195v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bousqui&#232;res" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Challois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riaublanc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606196v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598817v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chevrel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cachelou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598171v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000325v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Idier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595794v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678544v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752860v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Davenel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyl&#232;ne Collewet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757666v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590375v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588820v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588787v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588785v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761324v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Bonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586299v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daumas" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583381v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584125v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583752v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583386v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581434v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Onea" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fernandez" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vertan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Richard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580819v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortier" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Soulie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580739v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581114v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765273v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Herbert" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Riaublanc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578036v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577374v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573968v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wallian" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02573969v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220609v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marchal Philippe" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220597v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wallian Laurence" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220571v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221825v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220581v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;chineau Didier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montalesco Jean-Bernard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonneau Didier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vigneau Jean-Louis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221849v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241198v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Prigent" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Coloigner" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapert" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erick Jorge Canales-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04547092v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Diascorn" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Challois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04637119v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04888325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Pag&#232;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04723673v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Traore" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683948v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184916v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04294381v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conor Fitzpatrick" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890437v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03784375v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mariette" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04184926v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03890380v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03507295v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606622v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyramaure" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601964v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599871v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Gambarota" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Idier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597168v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600018v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594358v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambert" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600943v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596995v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582636v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Toussaint" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210223v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marchal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Richetin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rabatel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bourely" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Debain" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/electricite-electronique/applications-non-manufacturieres-de-la-robotique/dauchez/hermes-science-publications/traite-ic2/livre/9782746201651" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590070v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588846v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne B&#233;zy-Wendling" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine &#201;liat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Szekely" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Benoit-Cattin" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587672v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582667v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582666v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Franconi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835832v5" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Perrouin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540569v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644419v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072813v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598620v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Perrouin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193646v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Chapuis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pincent" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cachelou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841089v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marty-Mah&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loisel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00414197v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>