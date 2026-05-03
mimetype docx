--- v0 (2026-03-16)
+++ v1 (2026-05-03)
@@ -1912,843 +1912,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of PEPO grafted carboxymethyl guar and carboxymethyl tamarind as new thermo-associating polymers</w:t>
+                <w:t xml:space="preserve">Controlling the buckling instability of drying droplets of suspensions through colloidal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivika R. Gupta</w:t>
+                <w:t xml:space="preserve">É. Lintingre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Torris A. T</w:t>
+                <w:t xml:space="preserve">F. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
+                <w:t xml:space="preserve">L. Olanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Rajamohanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+                <w:t xml:space="preserve">T. Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117, pp.331 - 338. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (18), pp.3660-3665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5SM00283D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447775v1</w:t>
+                <w:t xml:space="preserve">hal-01141980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Rheology of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
+                <w:t xml:space="preserve">Microstructure and Self-Assembly of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Callies</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+                <w:t xml:space="preserve">Cyril Véchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (19), pp.7320 - 7326. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01583⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48 (22), pp.8232 - 8239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01472901v1</w:t>
+                <w:t xml:space="preserve">hal-01447471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-dependent and surface-assisted self-assembly properties of a bioactive estrogen receptor alpha-derived peptide</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Khemtemourian</w:t>
+                <w:t xml:space="preserve">Synthesis and characterization of PEPO grafted carboxymethyl guar and carboxymethyl tamarind as new thermo-associating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nivika R. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arun Torris A. T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.R. Rajamohanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Dietler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.2730⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.331 - 338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01362701v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and Self-Assembly of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+                <w:t xml:space="preserve">Linear Rheology of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Véchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48 (22), pp.8232 - 8239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01584⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 48 (19), pp.7320 - 7326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01447471v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Rheology of Bis-Urea Functionalized Supramolecular Poly(butylacrylate)s: Part I – Weak Stickers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C Fonteneau</w:t>
+                <w:t xml:space="preserve">Concentration-dependent and surface-assisted self-assembly properties of a bioactive estrogen receptor alpha-derived peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Simone Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Véchambre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Khemtemourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Dietler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.12.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.95-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/psc.2730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110181v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01362701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling the buckling instability of drying droplets of suspensions through colloidal interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Olanier</w:t>
+                <w:t xml:space="preserve">Linear Rheology of Bis-Urea Functionalized Supramolecular Poly(butylacrylate)s: Part I – Weak Stickers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Callies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Périé</w:t>
+                <w:t xml:space="preserve">C Véchambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (18), pp.3660-3665. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 69, pp.233-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5SM00283D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2014.12.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141980v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of white paints: How Van Gogh achieved his famous impasto</w:t>
               </w:r>
@@ -2858,550 +2858,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoelastic Properties of Poly(vinyl alcohol) Hydrogels Having Permanent and Transient Cross-Links Studied by Microrheology, Classical Rheometry, and Dynamic Light Scattering</w:t>
+                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Koichi Mayumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hebraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 46 (10), pp.4174 - 4183. </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (12), pp.1065 - 1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ma400600f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537692v1</w:t>
+                <w:t xml:space="preserve">hal-01534025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xyloglucan-Derivatized Films for the Culture of Adherent Cells and Their Thermocontrolled Detachment: A Promising Alternative to Cells Sensitive to Protease Treatment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic behavior of hydrophobically modified polyacrylamide containing random distribution of hydrophobes: Experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+                <w:t xml:space="preserve">Sony Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Richard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manohar V. Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm3017737⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (11), pp.2676 - 2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516166v1</w:t>
+                <w:t xml:space="preserve">hal-01537617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic behavior of hydrophobically modified polyacrylamide containing random distribution of hydrophobes: Experimental and theoretical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+                <w:t xml:space="preserve">Viscoelastic Properties of Poly(vinyl alcohol) Hydrogels Having Permanent and Transient Cross-Links Studied by Microrheology, Classical Rheometry, and Dynamic Light Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Mayumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hebraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.039⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 46 (10), pp.4174 - 4183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma400600f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01537617v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koichi Mayumi</w:t>
+                <w:t xml:space="preserve">Xyloglucan-Derivatized Films for the Culture of Adherent Cells and Their Thermocontrolled Detachment: A Promising Alternative to Cells Sensitive to Protease Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda K. A. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bessodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Scherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 2 (12), pp.1065 - 1068. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.512 - 519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm3017737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534025v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High bandwidth linear viscoelastic properties of complex fluids from the measurement of their free surface fluctuations</w:t>
               </w:r>
@@ -5707,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahdati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01167B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael de Magalhaes Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01963g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquemot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Anh Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia M.G. Quaroni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara G.M. Gennari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cilurzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.10.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Callies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mahjoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611136" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367489v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Callies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pensec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducouret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01154C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivika R. Gupta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Torris A. T" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash P. Wadgaonkar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Rajamohanan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.073" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472901v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Callies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01583" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362701v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Simone Ruggeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemtemourian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dietler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2730" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CF9EDD503DCF31E99C4A9F9BC8A9A7FCF8F6A3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril V&#233;chambre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01584" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110181v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;chambre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.053" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141980v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Lintingre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olanier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00283D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvant Plisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tahroucht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537692v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400600f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516166v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3017737" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537617v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Varghese" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar V. Badiger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.039" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V41M7FRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802105106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la804138u" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiesner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200207148" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.061403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahdati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01167B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael de Magalhaes Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01963g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquemot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Anh Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia M.G. Quaroni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara G.M. Gennari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cilurzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.10.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Callies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mahjoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611136" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367489v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Callies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pensec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducouret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01154C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Lintingre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olanier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00283D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril V&#233;chambre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01584" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivika R. Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Torris A. T" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash P. Wadgaonkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Rajamohanan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Callies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Simone Ruggeri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemtemourian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dietler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2730" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CF9EDD503DCF31E99C4A9F9BC8A9A7FCF8F6A3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;chambre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvant Plisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tahroucht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Varghese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar V. Badiger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V41M7FRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400600f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3017737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802105106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la804138u" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiesner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200207148" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.061403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>