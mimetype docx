--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -234,51 +234,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology-Specific Injectable Sticky Hydrogels</w:t>
+                <w:t xml:space="preserve">Thermally Triggered Injectable Underwater Adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Vahdati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
@@ -296,106 +296,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1900653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.201900653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007307v1</w:t>
+                <w:t xml:space="preserve">hal-02507344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally Triggered Injectable Underwater Adhesives</w:t>
+                <w:t xml:space="preserve">Topology-Specific Injectable Sticky Hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Vahdati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
@@ -413,82 +413,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hourdet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1900653. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.201900653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02507344v1</w:t>
+                <w:t xml:space="preserve">hal-03007307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-based glyco-bolaamphiphile forms a temperature-responsive hydrogel with tunable elastic properties</w:t>
               </w:r>
@@ -853,420 +853,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Interpretation of Old Master practices through optical and rheological investigation: the presence of calcite</w:t>
+                <w:t xml:space="preserve">Effect of the strength of stickers on Rheology and Adhesion of Supramolecular Center-functionalized Polyisobutenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
+                <w:t xml:space="preserve">Xavier Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Glanville</w:t>
+                <w:t xml:space="preserve">Emilie Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ducouret</w:t>
+                <w:t xml:space="preserve">Cécile Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Jacquemot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P Anh Dang</w:t>
+                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401167v1</w:t>
+                <w:t xml:space="preserve">hal-01889466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning the rheological properties of an ammonium methacrylate copolymer for the design of adhesives suitable for transdermal patches</w:t>
+                <w:t xml:space="preserve">Re-Interpretation of Old Master practices through optical and rheological investigation: the presence of calcite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaia M.G. Quaroni</w:t>
+                <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara G.M. Gennari</w:t>
+                <w:t xml:space="preserve">H Glanville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Cilurzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Costantino Creton</w:t>
+                <w:t xml:space="preserve">G. Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Jacquemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Anh Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076931v1</w:t>
+                <w:t xml:space="preserve">hal-02401167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the strength of stickers on Rheology and Adhesion of Supramolecular Center-functionalized Polyisobutenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tuning the rheological properties of an ammonium methacrylate copolymer for the design of adhesives suitable for transdermal patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ressouche</w:t>
+                <w:t xml:space="preserve">Gaia M.G. Quaroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Fonteneau</w:t>
+                <w:t xml:space="preserve">Chiara G.M. Gennari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pensec</w:t>
+                <w:t xml:space="preserve">Francesco Cilurzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 111, pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejps.2017.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889466v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microrheological study of physical gelation of hydrophobically modified associating polymers: Effects of temperature</w:t>
               </w:r>
@@ -1386,51 +1386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 19th Century “Ideal” Oil Paint Medium: A Complex Hybrid Organic-Inorganic Gel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maguy Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1520,64 +1520,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rational Design of Urea-Based Two-Component Organogelators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ressouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Isare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1650,103 +1650,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Effect of Chain Extension and Supramolecular Interactions on Rheological and Adhesive Properties of Acrylic Pressure-Sensitive Adhesives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (48), pp.33307-33315. </w:t>
@@ -1931,51 +1931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling the buckling instability of drying droplets of suspensions through colloidal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É. Lintingre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lequeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2065,90 +2065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and Self-Assembly of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Véchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 48 (22), pp.8232 - 8239. </w:t>
@@ -2180,441 +2180,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01447471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of PEPO grafted carboxymethyl guar and carboxymethyl tamarind as new thermo-associating polymers</w:t>
+                <w:t xml:space="preserve">Concentration-dependent and surface-assisted self-assembly properties of a bioactive estrogen receptor alpha-derived peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nivika R. Gupta</w:t>
+                <w:t xml:space="preserve">Francesco Simone Ruggeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arun Torris A. T</w:t>
+                <w:t xml:space="preserve">Cillian Byrne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
+                <w:t xml:space="preserve">Lucie Khemtemourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.R. Rajamohanan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+                <w:t xml:space="preserve">Giovanni Dietler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 117, pp.331 - 338. </w:t>
+              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (2), pp.95-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/psc.2730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01447775v1</w:t>
+                <w:t xml:space="preserve">hal-01362701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Rheology of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of PEPO grafted carboxymethyl guar and carboxymethyl tamarind as new thermo-associating polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Véchambre</w:t>
+                <w:t xml:space="preserve">Nivika R. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fonteneau</w:t>
+                <w:t xml:space="preserve">Arun Torris A. T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pensec</w:t>
+                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Chenal</w:t>
+                <w:t xml:space="preserve">P.R. Rajamohanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (19), pp.7320 - 7326. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 117, pp.331 - 338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.09.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472901v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01447775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration-dependent and surface-assisted self-assembly properties of a bioactive estrogen receptor alpha-derived peptide</w:t>
+                <w:t xml:space="preserve">Linear Rheology of Supramolecular Polymers Center-Functionalized with Strong Stickers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Simone Ruggeri</w:t>
+                <w:t xml:space="preserve">X. Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cillian Byrne</w:t>
+                <w:t xml:space="preserve">C. Véchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Khemtemourian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+                <w:t xml:space="preserve">C. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Dietler</w:t>
+                <w:t xml:space="preserve">S. Pensec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Peptide Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/psc.2730⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (19), pp.7320 - 7326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.5b01583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01362701v1</w:t>
+                <w:t xml:space="preserve">hal-01472901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear Rheology of Bis-Urea Functionalized Supramolecular Poly(butylacrylate)s: Part I – Weak Stickers</w:t>
               </w:r>
@@ -2639,64 +2639,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Véchambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Chenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69, pp.233-240. </w:t>
@@ -2747,90 +2747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheology of white paints: How Van Gogh achieved his famous impasto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Salvant Plisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tahroucht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ducouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 458, pp.134 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2858,342 +2858,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01516143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic behavior of hydrophobically modified polyacrylamide containing random distribution of hydrophobes: Experimental and theoretical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koichi Mayumi</w:t>
+                <w:t xml:space="preserve">Sony Varghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Marcellan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
+                <w:t xml:space="preserve">Manohar V. Badiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (11), pp.2676 - 2689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534025v1</w:t>
+                <w:t xml:space="preserve">hal-01537617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic behavior of hydrophobically modified polyacrylamide containing random distribution of hydrophobes: Experimental and theoretical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Hourdet</w:t>
+                <w:t xml:space="preserve">Stress–Strain Relationship of Highly Stretchable Dual Cross-Link Gels: Separability of Strain and Time Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koichi Mayumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Marcellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Prakash P. Wadgaonkar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Creton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2013.03.039⟩</w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (12), pp.1065 - 1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/mz4005106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01537617v1</w:t>
+                <w:t xml:space="preserve">hal-01534025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelastic Properties of Poly(vinyl alcohol) Hydrogels Having Permanent and Transient Cross-Links Studied by Microrheology, Classical Rheometry, and Dynamic Light Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetsuharu Narita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koichi Mayumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3569,51 +3569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nouvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Degrandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 20 (11), pp.1803--1811. </w:t>
@@ -4632,51 +4632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Chania Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INART 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5124,51 +5124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gobeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence de Viguerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERC (Annual European Rheology Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscoelasticity of Supramolecular Center-functionalized Polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5288,51 +5288,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Chemistry for Pressure Sensitive Adhesives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costantino Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5340,51 +5340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Ducouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Herscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar - Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, South Hadley, United States</w:t>
@@ -5413,90 +5413,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supramolecular Chemistry for Pressure Sensitive Adhesives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Callies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vechambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pensec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouteiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007307v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahdati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01826" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507344v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900653" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01167B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael de Magalhaes Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01963g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401167v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquemot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Anh Dang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076931v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia M.G. Quaroni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara G.M. Gennari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cilurzo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.10.006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Callies" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02533" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mahjoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611136" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367489v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Callies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pensec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducouret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01154C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Lintingre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olanier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00283D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril V&#233;chambre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01584" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447775v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivika R. Gupta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Torris A. T" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash P. Wadgaonkar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Rajamohanan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.073" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472901v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Callies" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01583" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362701v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Simone Ruggeri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemtemourian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dietler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2730" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CF9EDD503DCF31E99C4A9F9BC8A9A7FCF8F6A3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;chambre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvant Plisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tahroucht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Varghese" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar V. Badiger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V41M7FRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400600f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3017737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802105106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la804138u" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiesner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200207148" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.061403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377040v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Laporte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouget" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benoot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Ducouret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adt0897" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02507344v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Vahdati" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Creton" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hourdet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.201900653" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007307v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01826" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01925375v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Baccile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Van Renterghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Griel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Brennich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM01167B" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01688323v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Guo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael de Magalhaes Goncalves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b01667" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706633v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chatt&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Comtet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Nigu&#232;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyd&#233;ric Bocquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Siria" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sm01963g" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889466v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Callies" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ressouche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fonteneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pensec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02533" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401167v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence de Viguerie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Glanville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducouret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Jacquemot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Anh Dang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaia M.G. Quaroni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara G.M. Gennari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cilurzo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2017.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584149v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouen Zammali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Mahjoub" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanafi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Othman" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2017.06.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437560v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Jaber" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Pasco" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lalev&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morlet-Savary" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201611136" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427400v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Isare" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouteiller" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.5b00931" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01401484v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Herscher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Robert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b11045" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367489v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Callies" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonteneau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pensec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ducouret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM01154C" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01141980v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Lintingre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lequeux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Olanier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM00283D" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447471v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril V&#233;chambre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01584" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362701v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Simone Ruggeri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cillian Byrne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemtemourian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Dietler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psc.2730" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CF9EDD503DCF31E99C4A9F9BC8A9A7FCF8F6A3C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447775v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nivika R. Gupta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Torris A. T" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prakash P. Wadgaonkar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.R. Rajamohanan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.09.073" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Callies" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. V&#233;chambre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonteneau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pensec" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Chenal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.5b01583" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110181v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C V&#233;chambre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2014.12.053" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516143v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Salvant Plisson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tahroucht" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2014.02.055" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sony Varghese" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manohar V. Badiger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2013.03.039" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V41M7FRV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534025v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Mayumi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Marcellan" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuharu Narita" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/mz4005106" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01537692v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma400600f" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01516166v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda K. A. Silva" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Richard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bessodes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Scherman" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm3017737" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pottier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fr&#233;tigny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lequeux" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Talini" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1sm05258f" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696716v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Courtois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Baroudi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nouvel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Degrandi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.200901903" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GBD5VWMV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270802105106" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696719v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pinault" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cannizzo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrioletti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la804138u" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156702v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassenieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Martins" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.01.059" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1WBG75W-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960776v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiesner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Helfer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Didry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lafuma" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200207148" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Derec" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Ajdari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.67.061403" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696759v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lortie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boileau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0255166" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F5J5T3BJ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256168v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026885v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gobeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03843388v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Paillard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanson" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste D&#8217;espinose de Lacaillerie" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boustingorry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lesaine" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bizien" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026938v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577027v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577040v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576420v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vechambre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>