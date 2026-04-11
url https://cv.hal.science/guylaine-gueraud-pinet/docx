--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -643,84 +643,166 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiatiser l’imaginaire français, entre unicité et diversité : les chansons et prestations françaises à l’Eurovision (1956-2025)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concours Eurovision de la chanson et Sciences humaines et sociales : Enjeux, questionnements et perspectives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Celsa ; Gripic, Apr 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mars : narrations audio-visuelles d'un docufiction futurologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -729,276 +811,276 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Sciences et communication : explorer les origines, projeter l'habitabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Grenoble &amp; On-line event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mars et 2080, Nos Futurs : docufictions prospectifs, transformations socio-environnementales et défis d'habitabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Trémé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecomorphoses : Récits de transformations socio-environnementales et du rapport au(x) vivant(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'études et de recherches sur les transformations sociétales GERTS / ETHICS EA 7446, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Life : La revanche des SIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Carnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhuoran Ma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Origin of Life : Regards croisés. Sciences, médiatisations, médiations.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche sur les enjeux de la communication (GRESEC), Jun 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiquer la colonisation spatiale. Quand la science-fiction dissémine les récits de transitions radicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1014,444 +1096,513 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVeme congrès de la Sfsic : Transition(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFSIC, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05132619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en son et en musique des origines de la vie dans l'audiovisuel francophone, des images musicalisées aux fondements (science-)fictionnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et communication : imaginaires des origines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gresec; MSH-Alpes, Mar 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION AUDIO-VISUELLE NUMÉRIQUE ET CRÉATION RATIONALISÉE.La musique dans les pratiques de montage des vidéos d’info-divertissement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et son dans les médias audiovisuels francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche MAM, Jun 2023, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la vie par les créateurs de contenus sur YouTube. Analyse du traitement médiatique d'une question scientifique non résolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e congrés de l'ACFAS - Colloque 618 « Origine de la vie : de l’astrophysique à la philosophie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en discours des origines de la vie et de la recherche de vie extra-terrestre par les créateurs de contenus sur YouTube (2016-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Nationale d’Exobiologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d'exobiologie, Nov 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Science, Fiction, Médiation. Aborder les origines de la vie et l'exploration du système solaire dans le cadre d'un séminaire transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific day "Origin of Life"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger la télé-réalité par l'évolution de ses formes sonores. Standardisation et actualisation d'un format télévisuel (2001-2021).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque La télé-réalité, entre média, événement et société. 89 ème Congrès de l'ACFAS.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiatisations des cosmétiques : comment la presse et les réseaux sociaux en parlent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1467,376 +1618,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cosmetic'Recherche Tour</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la vidéo devient silencieuse : analyse sémio-historique du sous-titrage dans les productions audiovisuelles des médias en ligne français (2014-2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPEC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR, Jul 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When the visual erases the audio. Sound and music in French online media audiovisualproductions (2014-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La creacion en la banda sonora - XIII Simposio internacional.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Oviedo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03467268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'un hymne sportif par la récupération d'une musique populaire. Le cas d'I Will Survive et des victoires de l'équipe de France de football (1998-2018).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sports, culture populaire et culture matérielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C3S : Culture Sport Santé Société ; Université de Franche-Comté, Sep 2020, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Extraterrestrial life and origins of life in the media : framing and stories »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Carnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,142 +1933,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CDP Origin of Life Scientifique Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, ISTerre, Saint-Martin-d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la musique dans les programmes de flux de la télévision française (1950-2016). De la constitution des corpus à leur analyse statistique et thématique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corpus : quelles approches ? Quels usages?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inalco; Plidam, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser des corpus hétérogènes, avantages et inconvénients de NVivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2002,211 +2084,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche, Alpes, images, sociétés,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GRESEC &amp; LARHRA, MSH-Alpes (Maison des sciences de l’Homme), Oct 2019, Saint-Martin-d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion musicale à la télévision, une écriture audiovisuelle au prisme de la création rationalisée (1950-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, Les écritures numériques : de l’industrialisation des formes à la créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gresec, Sep 2019, Institut de la Communication et des Médias, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between music and images in French non-fiction TV programs: from a media-inherited practice to an autonomous one (1949-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">III Sound Transit Congress and XII Symposium The musical creation in the Soundtrack</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mataro, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la vie et la vie extraterrestre en images. De la télévision à YouTube (1959-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2222,327 +2304,327 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Challenges Science Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en musique des émissions de télévision française : mutation d’une activité professionnelle au prisme de la création rationalisée (1950-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La contagion créative. Médias, industries, récits, communautés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CREA 2S (Creative shift studies); ICCA (Industries culturelles &amp; Création artistique), Oct 2018, Athènes, Grèce. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mediatization of music as a stake of valorisation: from performance to background in French TV programs (1960-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV Congreso de Musica y Cultura Audiovisual (MUCA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Murcie, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique, télévision et ritualisation du quotidien. La sonorisation télévisuelle par les musiques du commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude, Si on chantait, lalala</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LARHRA, Nov 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les circulations intermédiatiques de la musique : l’insertion musicale, un témoin de l’accélération de la musicalisation du quotidien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l’histoire des médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPHM, May 2016, Saint-Quentin-en-Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,334 +2634,334 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulgarisation scientifique sur les plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Grenoble. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La communication des sciences. Vulgariser, politiser, médiatiser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’insertion musicale à la télévision : un témoin d’une musicalisation accélérée (1987-2016)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS Editions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser l'histoire des médias. (Blandin, C., Robinet, F., Schafer, V. (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-186, 2018, 9782271125354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02527523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music Mediatisation as a Matter of Valorisation: From Performance to Background Music in French TV Programs (1953-2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Press University Cambridge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sound In Motion. Cinema, VideoGames, Technology and Audience. (Dir. Encabo, Enrique)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 182-196, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyzing the circulation of music within the audiovisual landscape: The case of preexisting music in French TV shows »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition Lumière, Bremen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics, Civil Society and Participation: Media and Communications in a Transforming Environment (KRAMP, Leif, CARPENTIER, Nico &amp; al. (dir.))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.379-380, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,91 +2971,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la TV s’habille en musique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02521453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2983,91 +3065,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonorisation télévisuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3077,166 +3159,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès des skinfluenceurs : quand les réseaux sociaux s’emparent de la peau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloë Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloë Salles</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">hal-05000196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans Westworld</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03198195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3246,95 +3328,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audition à l'Assemblée nationale dans le cadre de la commission d'enquête sur l'attribution, le contenu et le contrôle des autorisations de services de télévision à caractère national sur la télévision numérique terrestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assemblée Nationale. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3344,167 +3426,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la sonorisation audiovisuelle : le cas de la télévision et de la réutilisation des musiques du répertoire général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00865787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Première typologie de la musique dans le contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'information et de la communication. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00764204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId62"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3651,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.013.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000128v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132619v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504025v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096185v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275902v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656296v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521438v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521476v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521436v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521441v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527523v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521453v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000196v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198195v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625230v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00865787v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00764204v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.013.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00865787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00764204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>