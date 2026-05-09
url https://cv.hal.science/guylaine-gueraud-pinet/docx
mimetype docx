--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1195,112 +1195,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04504025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La mise en discours des origines de la vie et de la recherche de vie extra-terrestre par les créateurs de contenus sur YouTube (2016-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Nationale d’Exobiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société française d'exobiologie, Nov 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Science, Fiction, Médiation. Aborder les origines de la vie et l'exploration du système solaire dans le cadre d'un séminaire transdisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific day "Origin of Life"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">PRODUCTION AUDIO-VISUELLE NUMÉRIQUE ET CRÉATION RATIONALISÉE.La musique dans les pratiques de montage des vidéos d’info-divertissement en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musique et son dans les médias audiovisuels francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de recherche MAM, Jun 2023, Evry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04133029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les origines de la vie par les créateurs de contenus sur YouTube. Analyse du traitement médiatique d'une question scientifique non résolue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1316,208 +1467,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e congrés de l'ACFAS - Colloque 618 « Origine de la vie : de l’astrophysique à la philosophie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096185v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-04081925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interroger la télé-réalité par l'évolution de ses formes sonores. Standardisation et actualisation d'un format télévisuel (2001-2021).</w:t>
               </w:r>
@@ -1855,50 +1855,270 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02952737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyser la musique dans les programmes de flux de la télévision française (1950-2016). De la constitution des corpus à leur analyse statistique et thématique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le corpus : quelles approches ? Quels usages?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inalco; Plidam, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyser des corpus hétérogènes, avantages et inconvénients de NVivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche, Alpes, images, sociétés,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRESEC &amp; LARHRA, MSH-Alpes (Maison des sciences de l’Homme), Oct 2019, Saint-Martin-d’Hères, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’insertion musicale à la télévision, une écriture audiovisuelle au prisme de la création rationalisée (1950-2016)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude, Les écritures numériques : de l’industrialisation des formes à la créativité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gresec, Sep 2019, Institut de la Communication et des Médias, Echirolles, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02521469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Extraterrestrial life and origins of life in the media : framing and stories »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Stéphane Carnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1933,277 +2153,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd CDP Origin of Life Scientifique Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, ISTerre, Saint-Martin-d’Hères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527586v1</w:t>
-              </w:r>
-[...218 lines deleted...]
-                <w:t xml:space="preserve">hal-02521469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between music and images in French non-fiction TV programs: from a media-inherited practice to an autonomous one (1949-2015)</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.013.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275902v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081925v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521301v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527572v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521469v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00865787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00764204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.013.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00865787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00764204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>