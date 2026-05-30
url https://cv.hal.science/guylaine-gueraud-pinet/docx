--- v2 (2026-05-09)
+++ v3 (2026-05-30)
@@ -759,50 +759,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05577280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mars et 2080, Nos Futurs : docufictions prospectifs, transformations socio-environnementales et défis d'habitabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Trémé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecomorphoses : Récits de transformations socio-environnementales et du rapport au(x) vivant(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études et de recherches sur les transformations sociétales GERTS / ETHICS EA 7446, Jun 2025, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mars : narrations audio-visuelles d'un docufiction futurologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -811,139 +893,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire "Sciences et communication : explorer les origines, projeter l'habitabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Grenoble &amp; On-line event, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000128v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05132608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of Life : La revanche des SIC</w:t>
               </w:r>
@@ -1497,178 +1497,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Médiatisations des cosmétiques : comment la presse et les réseaux sociaux en parlent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cosmetic'Recherche Tour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interroger la télé-réalité par l'évolution de ses formes sonores. Standardisation et actualisation d'un format télévisuel (2001-2021).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Gueraud-Pinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La télé-réalité, entre média, événement et société. 89 ème Congrès de l'ACFAS.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03668756v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03656296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la vidéo devient silencieuse : analyse sémio-historique du sous-titrage dans les productions audiovisuelles des médias en ligne français (2014-2019).</w:t>
               </w:r>
@@ -3733,51 +3733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.013.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000128v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656296v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00865787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00764204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Gueraud-Pinet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lafon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587360v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091591v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.014.0059" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650898v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.013.0091" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03047925v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.4712" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.4694" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521247v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132608v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Tr&#233;m&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000128v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-St&#233;phane Carnel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Gaillard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuoran Ma" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132619v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504025v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275902v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133029v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096185v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656296v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668756v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890176v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952737v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521301v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527586v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521438v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521476v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521436v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521441v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521465v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521445v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360355v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Le Forestier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02527523v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521453v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251721v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000196v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#235; Salles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03198195v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00865787v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00764204v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>