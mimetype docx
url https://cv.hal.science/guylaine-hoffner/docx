--- v0 (2026-03-15)
+++ v1 (2026-05-12)
@@ -94,50 +94,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-7027-7919</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XHn61bYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -161,2109 +182,2109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcranial direct current stimulation modulates primate brain dynamics across states of consciousness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Miguel Signorelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13, pp.RP101688. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient brain activity dynamics discriminate levels of consciousness during anesthesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Ensel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Uhrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayberk Ozkirli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordy Tasserie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 7 (1), pp.716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-024-06335-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transglutaminase in neurological disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8 (34), pp.55772-55773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18632/oncotarget.19694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of brain substrates of transglutaminase by functional proteomics supports its role in neurodegenerative diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nondier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Valensi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Federici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurobiology of Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 101, pp.40-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nbd.2017.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusions of R6/2 Mice Are Not Amyloid and Differ Structurally from Those of Huntington Disease Brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Nondier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 89 (10), pp.5201-5209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.analchem.6b04199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyglutamine Aggregation in Huntington Disease: Does Structure Determine Toxicity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Synchrotron-based infrared spectroscopy brings to light the structure of protein aggregates in neurodegenerative diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 33 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/revac-2014-0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12035-014-8932-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346893v1</w:t>
+                <w:t xml:space="preserve">hal-05346907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monomeric, oligomeric and polymeric proteins in Huntington disease and other diseases of polyglutamine expansion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Polyglutamine Aggregation in Huntington Disease: Does Structure Determine Toxicity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (3), pp.1297-1314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12035-014-8932-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci4010091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05348617v1</w:t>
+                <w:t xml:space="preserve">hal-05346893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-based infrared spectroscopy brings to light the structure of protein aggregates in neurodegenerative diseases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Monomeric, oligomeric and polymeric proteins in Huntington disease and other diseases of polyglutamine expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.91-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci4010091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/revac-2014-0016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05346907v1</w:t>
+                <w:t xml:space="preserve">hal-05348617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure of Inclusions of Huntington’s Disease Brain Revealed by Synchrotron Infrared Microspectroscopy: Polymorphism and Relevance to Cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Sandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (7), pp.3765-3773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ac400038b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase-Catalyzed Cross linking in Neurological Disease: from Experimental Evidence to Therapeutic Inhibition.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">The end product of transglutaminase crosslinking: simultaneous quantitation of [Nepsilon-(gamma-glutamyl) lysine] and lysine by HPLC-MS3.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Vanhoutteghem</w:t>
+                <w:t xml:space="preserve">G. van Der Rest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Souès</w:t>
+                <w:t xml:space="preserve">P. M. Dansette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNS Neurol Disord Drug Targets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 384 (2), pp.296-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2008.09.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00423444v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end product of transglutaminase crosslinking: simultaneous quantitation of [Nepsilon-(gamma-glutamyl) lysine] and lysine by HPLC-MS3.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Transglutaminase-Catalyzed Cross linking in Neurological Disease: from Experimental Evidence to Therapeutic Inhibition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. M. Dansette</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Vanhoutteghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Souès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CNS Neurol Disord Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, epub ahead of print</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00347891v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misfolding of proteins with a polyglutamine expansion is facilitated by proteasomal chaperones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwann Rousseau</w:t>
+                <w:t xml:space="preserve">[N(epsilon)-(gamma-glutamyl) lysine] as a potential biomarker in neurological diseases : New detection method and fragmentation pathways.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rieko Kojima</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Yannik Hoppilliard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume van Der Rest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Dansette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M806256200⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (4), pp.456-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00347893v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00203376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[N(epsilon)-(gamma-glutamyl) lysine] as a potential biomarker in neurological diseases : New detection method and fragmentation pathways.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Misfolding of proteins with a polyglutamine expansion is facilitated by proteasomal chaperones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rieko Kojima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.1331⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M806256200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00203376v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00347893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of expanded huntingtin in the brains of patients with Huntington disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Souès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 1 (1), pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purification of neuronal inclusions of patients with Huntington disease reveals a broad range of N-terminal fragments of expanded huntingtin and insoluble polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Transglutaminase and diseases of the central nervous system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10, pp.3078-3092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2741/1764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00093080v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00093084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transglutaminase and diseases of the central nervous system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Purification of neuronal inclusions of patients with Huntington disease reveals a broad range of N-terminal fragments of expanded huntingtin and insoluble polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Island</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95, pp.125-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2741/1764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00093084v1</w:t>
+                <w:t xml:space="preserve">hal-00093080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oligomeric and polymeric aggregates formed by proteins containing expanded polyglutamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Iuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Verbeke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Green</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 100 (5), pp.2409-2414. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0437660100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein aggregation in Huntington’s disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 84 (4), pp.273-278. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0300-9084(02)01398-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2273,98 +2294,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphic and amyloid natures of neuronal inclusions in Huntington’s disease brain revealed by IR microspectroscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron Highlights 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2374,146 +2395,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in Enzymology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Djian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Vanhoutteghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRANSGLUTAMINASE IN EPIDERMIS AND NEUROLOGICAL DISEASE OR WHAT MAKES A GOOD CROSSLINKING SUBSTRATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 78 (1), Wiley, 2011, Advances in Enzymology - and Related Areas of Molecular Biology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118105771.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2523,114 +2544,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huntingtine: interaction avec les microtubules, agrégation au cours de la maladie de Huntington.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Hoffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris 7 - Denis Diderot, 2004. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04516596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId86"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2698,51 +2719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8DC49873"/>
+    <w:nsid w:val="84BD91CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2929,51 +2950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-hoffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7027-7919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345720v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Hoffner" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Miguel Signorelli" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101688" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616713v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ensel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Ozkirli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Tasserie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06335-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19694" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036725v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Valensi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.01.007" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036727v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346893v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-014-8932-1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci4010091" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revac-2014-0016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348652v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400038b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Andr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutteghem" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sou&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347891v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Rest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Dansette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.09.039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NLDKX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347893v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rousseau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieko Kojima" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertolotti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806256200" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203376v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Hoppilliard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1331" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZN5QQH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152974v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093080v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093084v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1764" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348736v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iuchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verbeke" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Green" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0437660100" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348770v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(02)01398-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348697v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vanhoutteghem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118105771.ch3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04516596v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-hoffner" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7027-7919" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XHn61bYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Hoffner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Castro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Uhrig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Miguel Signorelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Dupont" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.101688" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616713v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Ensel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayberk Ozkirli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Tasserie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06335-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036731v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Djian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.19694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036725v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Andr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nondier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Valensi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Federici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nbd.2017.01.007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.6b04199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346907v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/revac-2014-0016" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05346893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-014-8932-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci4010091" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348652v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Dumas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac400038b" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347891v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoffner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. van Der Rest" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M. Dansette" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Djian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2008.09.039" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V3NLDKX4-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423444v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Andr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vanhoutteghem" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sou&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203376v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannik Hoppilliard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume van Der Rest" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dansette" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.1331" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RPZN5QQH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00347893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Rousseau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rieko Kojima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertolotti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M806256200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sou&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093084v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2741/1764" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093080v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Island" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348736v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Iuchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Verbeke" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Green" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0437660100" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348770v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(02)01398-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348697v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Vanhoutteghem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118105771.ch3" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04516596v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>