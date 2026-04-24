--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1522,243 +1522,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Questionner les effets du numérique sur la formation au métier d'ébéniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rivier-Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles – Édition 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France. https://www.innovation-pedagogique.fr/article11933.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03669727v1</w:t>
+                <w:t xml:space="preserve">hal-03362326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner les effets du numérique sur la formation au métier d'ébéniste</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles – Édition 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France. https://www.innovation-pedagogique.fr/article11933.html</w:t>
+              <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03362326v1</w:t>
+                <w:t xml:space="preserve">hal-03669727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institut universitaire de technologie (IUT) au prisme des modifications de pratiques pédagogiques avec les ressources en contexte de confinement</w:t>
               </w:r>
@@ -2714,303 +2714,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Échelles de jugement : le rôle de la dichotomie</w:t>
+                <w:t xml:space="preserve">Contexte informationnel et norme dichotomisante : leurs influences sur les échelles de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Colloque Jeunes Chercheurs en Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786697v1</w:t>
+                <w:t xml:space="preserve">hal-01786700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contexte informationnel et norme dichotomisante : leurs influences sur les échelles de jugement</w:t>
+                <w:t xml:space="preserve">L'évaluation de températures ambiantes : catégorisation et traitement des informations perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Troisième Colloque Jeunes Chercheurs en Sciences Cognitives, Interdisciplinarité et cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1999, Soulac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786700v1</w:t>
+                <w:t xml:space="preserve">hal-01786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'évaluation de températures ambiantes : catégorisation et traitement des informations perceptives</w:t>
+                <w:t xml:space="preserve">Évaluation du confort thermique en situation intra-individuelle et en situation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième Colloque Jeunes Chercheurs en Sciences Cognitives, Interdisciplinarité et cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1999, Soulac, France</w:t>
+              <w:t xml:space="preserve">Quatrième Colloque International de Psychologie Sociale Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786693v1</w:t>
+                <w:t xml:space="preserve">hal-01786702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation du confort thermique en situation intra-individuelle et en situation sociale</w:t>
+                <w:t xml:space="preserve">Échelles de jugement : le rôle de la dichotomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatrième Colloque International de Psychologie Sociale Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
+              <w:t xml:space="preserve">Quatrième Colloque Jeunes Chercheurs en Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01786702v1</w:t>
+                <w:t xml:space="preserve">hal-01786697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes de jugement et contextes : De quelle façon des normes dichotomisantes influencent-elles le traitement de l'information contextuelle ?</w:t>
               </w:r>
@@ -3388,51 +3388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B38D634E"/>
+    <w:nsid w:val="C86D017C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3619,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5807-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168639106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3009-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Stoppa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiam Talavera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038896" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebarbenchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D. Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421055v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421091v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Duch&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786697v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786700v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786693v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5807-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168639106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3009-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Stoppa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiam Talavera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038896" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebarbenchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D. Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421055v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421091v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Duch&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>