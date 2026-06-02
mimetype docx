--- v1 (2026-04-24)
+++ v2 (2026-06-02)
@@ -1249,84 +1249,321 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le changement des valeurs en situation de crise : De l’évaluation à la valuation des ressources numériques en IUT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Thuilier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives interdisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.147-158, 2026, Sphère éducative, 9782383773764</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05631627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution causale et choix des ressources : regards croisés des approches psychosociale et didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ladage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ladage, Caroline; Redondo, Cécile; Drot-Delange, Béatrice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources (numériques) dans les formations technologiques courtes à l’université. Perspectives pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires Blaise-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-119, 2026, Sphère educative, 9782383773764</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05632183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les étudiants en institut universitaire de technologie du point de vue des enseignants : Un public vulnérabilisé en première ligne face à la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1339,51 +1576,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Le Bord de l’eau éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance(s) et jeunesse(s) vulnérabilisée(s) : Un nouveau défi éducatif ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-117, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04139048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1393,172 +1630,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des outils pour réfléchir à son métier : la réflexivité professionnalisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources éducatives pour la formation à travers le prisme de la professionnalisation dans l’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Clermont Laboratoire Acté, Oct 2022, Clermont-Ferrand (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04151017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner les effets du numérique sur la formation au métier d'ébéniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Rivier-Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1587,194 +1824,194 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale Internationale de l’Éducation, de la Formation et des Pratiques professionnelles – Édition 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Paris, France. https://www.innovation-pedagogique.fr/article11933.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources numériques en IUT, levier ou obstacle à l’harmonisation des parcours des étudiants en IUT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Ladage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Thuilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED 2022 : Perspectives critiques sur le numérique en éducation et formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’institut universitaire de technologie (IUT) au prisme des modifications de pratiques pédagogiques avec les ressources en contexte de confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1816,345 +2053,345 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Pédagogie universitaire numérique: quelles perspectives à l’ère des usages multiformes des réseaux sociaux pour apprendre ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03027456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'autorégulation au service des représentations sociales : une clef pour modifier les pratiques avec des enfants en difficulté scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux, débats et perspectives : 50 ans de sciences de l’éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation d’accompagnement et dynamique de groupe à l’Université : vers une réforme pédagogique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Duchène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poplimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La diversification de la formation professionnelle. Former et se former aujourd’hui et demain.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d'autoévaluation des risques routiers et médiation cognitive en formation : les questionnaires d'attribution causale comme objet tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Poplimont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maéva Duchène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International d'Actualité de la Recherche en Éducation et en Formation-AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désirabilité sociale de l'optimisme comparatif : similitude ou différence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2196,73 +2433,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'optimisme comparatif : utile à être aimé(e), aimer à être utile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2304,73 +2541,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trente années de psychologie sociale avec Jean-Léon Beauvois : bilan et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social utility of comparative optimism and rejection of comparative pessimism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Milhabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2412,73 +2649,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence du contexte informationnel dans la valorisation de l'optimisme comparatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Lebarbenchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2520,73 +2757,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugements sociaux et contextes évaluatifs : une approche contextuelle de la normativité sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2602,73 +2839,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de contexte et dichotomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2684,349 +2921,349 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Valencia, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte informationnel et norme dichotomisante : leurs influences sur les échelles de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de températures ambiantes : catégorisation et traitement des informations perceptives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisième Colloque Jeunes Chercheurs en Sciences Cognitives, Interdisciplinarité et cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1999, Soulac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du confort thermique en situation intra-individuelle et en situation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Colloque International de Psychologie Sociale Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Échelles de jugement : le rôle de la dichotomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quatrième Colloque Jeunes Chercheurs en Psychologie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes de jugement et contextes : De quelle façon des normes dichotomisantes influencent-elles le traitement de l'information contextuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3042,211 +3279,211 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Congrès International de Psychologie Sociale en Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1998, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contexte et catégorisation : étude expérimentale de la stabilité des normes et de la structuration de l'étendue subjective dans une tâche de jugement de nombres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième Colloque Jeunes Chercheurs en Sciences Cognitives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Presqu'île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre normes et contextes dans les activités de jugement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès National de la Société Française de Psychologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social anchoring at a neutral point: Range effects on the judgment of marks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3262,65 +3499,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPUDM 14: 14th European Conference on Subjective Probability, Utility and Decision Making, Workshop Context effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1993, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01786761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3388,51 +3625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C86D017C"/>
+    <w:nsid w:val="1E3A069C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3619,51 +3856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5807-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168639106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3009-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Stoppa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiam Talavera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038896" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebarbenchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D. Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421055v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421091v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422902v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Duch&#232;ne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280147v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786669v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786675v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786678v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786687v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786690v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786700v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786693v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786702v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786756v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786759v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786761v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-molina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5807-4959" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168639106" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-3009-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317495v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rivier-Perret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Molina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ladage" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04855149v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Stoppa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ejed.12837" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03315823v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Redondo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2021-v18n3-01" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiam Talavera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mallet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421003v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038896" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Milhabet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lebarbenchon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cambon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/sjp.2015.9" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk D. Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421055v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421091v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/psy.2000.28626" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01421068v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05631627v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Thuilier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/education-pedagogie/8284-ressources-numeriques-dans-les-formations-technologiques-courtes-a-luniversite-9782383773764.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632183v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04139048v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151017v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03669727v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027456v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinazo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422902v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#233;va Duch&#232;ne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Poplimont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02280147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786669v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786671v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786675v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786687v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786690v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786700v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786693v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786759v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01786761v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>