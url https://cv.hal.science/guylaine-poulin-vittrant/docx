--- v0 (2026-03-22)
+++ v1 (2026-04-25)
@@ -215,676 +215,676 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Sputtered AZO Seed Layer Thickness on Hydrothermally Grown ZnO Nanowires Properties for Flexible Perovskite Solar Cells</w:t>
+                <w:t xml:space="preserve">Freeze-Cast Porous Textured BaTiO 3 –Polymer Composites for Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthick Sekar</w:t>
+                <w:t xml:space="preserve">Ajeet Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Bouclé</w:t>
+                <w:t xml:space="preserve">Alex Tezcan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Doineau</w:t>
+                <w:t xml:space="preserve">Zihe Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhir Azzaz</w:t>
+                <w:t xml:space="preserve">Ruxue Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+                <w:t xml:space="preserve">Florian Bouville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (4), pp.2401356. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (15), pp.11437-11446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202401356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04897648v1</w:t>
+                <w:t xml:space="preserve">hal-05391487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Simulation and Experimental Verification of Mechanical Displacements in Piezoelectric Transformer</w:t>
+                <w:t xml:space="preserve">Impact of Sputtered AZO Seed Layer Thickness on Hydrothermally Grown ZnO Nanowires Properties for Flexible Perovskite Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+                <w:t xml:space="preserve">Karthick Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
+                <w:t xml:space="preserve">Raphaël Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Souhir Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.202401232⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (4), pp.2401356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202401356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285962v1</w:t>
+                <w:t xml:space="preserve">hal-04897648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze-Cast Porous Textured BaTiO 3 –Polymer Composites for Energy Harvesting Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Simulation and Experimental Verification of Mechanical Displacements in Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Tezcan</w:t>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zihe Li</w:t>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruxue Yang</w:t>
+                <w:t xml:space="preserve">Mohamed Rguiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Bouville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (15), pp.11437-11446. </w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (8), pp.2401232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.5c01606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.202401232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391487v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05285962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of ZnO nanowires growth in flexible perovskite solar cells: A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roche</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Sasikumar Mayarambakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.e24706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689286v1</w:t>
+                <w:t xml:space="preserve">hal-04432663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ZnO nanowires growth in flexible perovskite solar cells: A mini-review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Doineau</w:t>
+                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasikumar Mayarambakam</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10 (3), pp.e24706. </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04432663v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaHf0.05Ti0.95O3 Ceramics from Sol–Gel and Solid-State Processes: Application to the Modelling of Piezoelectric Energy Harvesters</w:t>
               </w:r>
@@ -909,51 +909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Levassort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bantignies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1004,90 +1004,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1236,338 +1236,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Temperature Hydrothermal Growth of ZnO Nanowires on AZO Substrates for FACsPb(IBr)3 Perovskite Solar Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micka Bah</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Vivet</w:t>
+                <w:t xml:space="preserve">Rana Nakar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bouclé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Doineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), pp.2093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12122093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604085v1</w:t>
+                <w:t xml:space="preserve">hal-03700740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Hydrothermal Growth of ZnO Nanowires on AZO Substrates for FACsPb(IBr)3 Perovskite Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthick Sekar</w:t>
+                <w:t xml:space="preserve">Assessing the electrical activity of individual ZnO nanowires thermally annealed in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micka Bah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Nakar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+                <w:t xml:space="preserve">Nicolas Vivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), pp.2093. </w:t>
+              <w:t xml:space="preserve">Nanoscale Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (4), pp.1125-1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano12122093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1na00860a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03700740v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of topology and diode characteristics of AC-DC converters for low power piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1627,90 +1627,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of Piezoelectric ZnO Nanowires Energy Harvester on Flexible Substrate Coated with Various Seed Layer Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (6), pp.1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1738,308 +1738,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Dielectric and Mechanical Properties of the Polymer Matrix on ZnO-Nanowire-Based Composite Nanogenerators Performance</w:t>
+                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Bahariqushchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adts.202000128⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (37), pp.19213-19222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02918295v1</w:t>
+                <w:t xml:space="preserve">hal-03090268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Dielectric and Mechanical Properties of the Polymer Matrix on ZnO-Nanowire-Based Composite Nanogenerators Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (37), pp.19213-19222. </w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (9), pp.2000128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.202000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03090268v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2112,77 +2112,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition Time and Annealing Effects of ZnO Seed Layer on Enhancing Vertical Alignment of Piezoelectric ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2223,295 +2223,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.404-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02262398v1</w:t>
+                <w:t xml:space="preserve">hal-02018163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91, pp.404-408. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.106278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018163v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability evaluation of ZnO nanosheet based source-gated transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sporea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,90 +2584,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Study of the Influence of Additive Ammonium Hydroxide in Hydrothermally Grown ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Franzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mirabella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2712,308 +2712,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Simulation Approach for Performance Prediction of Vertically Integrated Nanogenerators</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double buffer circuit for the characterization of piezoelectric nanogenerators based on ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1800033), pp.1 à 8. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (6), pp.063901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.201800033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5018145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123901v1</w:t>
+                <w:t xml:space="preserve">hal-01727273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double buffer circuit for the characterization of piezoelectric nanogenerators based on ZnO nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Simulation Approach for Performance Prediction of Vertically Integrated Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (6), pp.063901. </w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1800033), pp.1 à 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.201800033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727273v1</w:t>
+                <w:t xml:space="preserve">hal-02123901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic/Inorganic Hybrid Stretchable Piezoelectric Nanogenerators for Self-Powered Wearable Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,334 +3071,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
+                <w:t xml:space="preserve">Investigation of Intrinsic and Extrinsic Defect Centers of ZnO Nanowires for Nano-Generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thien Hoang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emre Erdem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17436753.2017.1403538⟩</w:t>
+              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.61-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34846/le-studium.169.03.fr.09-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01740997v1</w:t>
+                <w:t xml:space="preserve">hal-03218069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Intrinsic and Extrinsic Defect Centers of ZnO Nanowires for Nano-Generators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ferin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emre Erdem</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.61-64. </w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 117 (4), pp.231 - 236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.34846/le-studium.169.03.fr.09-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17436753.2017.1403538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218069v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A facile hydrothermal approach for the density tunable growth of ZnO nanowires and their electrical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3449,77 +3449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Organic/Inorganic Hybrid Field-Effect Transistors with High Performance and Operational Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3577,217 +3577,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystalline ZnO sheet Source-Gated Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of charge transport in zinc oxide nanosheet source-gated transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R A Sporea</w:t>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balasubramaniam Sarvankumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">Damien Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.19232. </w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 617, pp.114-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077037v1</w:t>
+                <w:t xml:space="preserve">hal-02069635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of Spurious Voltages in ZnO Piezoelectric Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3796,1249 +3808,1237 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (3), pp.533-541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2538206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source-gating effect in hydrothermally grown ZnO nanowire transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213 (9), pp.2438-2445. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201533080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02077031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of charge transport in zinc oxide nanosheet source-gated transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Single-crystalline ZnO sheet Source-Gated Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Valente</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+                <w:t xml:space="preserve">R A Sporea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramaniam Sarvankumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.021⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02069635v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Fabrication and Characterization of ZnO Nanowire-based Piezoelectric Nanogenerators for Low Frequency Mechanical Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 107 (3), pp.033105. </w:t>
+              <w:t xml:space="preserve">Physics Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70, pp.909-913. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831015v1</w:t>
+                <w:t xml:space="preserve">hal-02092562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Boubenider</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 107 (3), pp.033105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4927270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814877v1</w:t>
+                <w:t xml:space="preserve">hal-01831015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
+                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (35), pp.355704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831012v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02077067v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of ZnO Nanowire Based Piezoelectric Generators and Related Structures</w:t>
+                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Procedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 70, pp.858-862. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (86), pp.69925-69931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092564v1</w:t>
+                <w:t xml:space="preserve">hal-01831012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and Characterization of ZnO Nanowire-based Piezoelectric Nanogenerators for Low Frequency Mechanical Energy Harvesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Fabrication of ZnO Nanowire Based Piezoelectric Generators and Related Structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Camara</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 70, pp.909-913. </w:t>
+              <w:t xml:space="preserve">, 2015, 70, pp.858-862. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phpro.2015.08.176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092562v1</w:t>
+                <w:t xml:space="preserve">hal-02092564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Growth of 1D and 2D ZnO Nanostructures on 4H-SiC Using Au Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5083,463 +5083,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic-Based Output Feedback for Attitude Stabilization of a Flapping-wing Micro Aerial Vehicle</w:t>
+                <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hala Rifai</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0263574713000209⟩</w:t>
+              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.85-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00728410v1</w:t>
+                <w:t xml:space="preserve">hal-01814885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic-Based Output Feedback for Attitude Stabilization of a Flapping-wing Micro Aerial Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero-Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Graton</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (10), pp.915-918. </w:t>
+              <w:t xml:space="preserve">Robotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (6), pp.955-968. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssr.201308017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0263574713000209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01814886v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00728410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy of Modelling and Simulation of Electromechanical Conversion in ZnO Nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Equivalent circuit model of a nanogenerator based on a piezoelectric nanowire–polymer composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Applied Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (10), pp.915-918. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201308017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1179/1743676112Y.0000000029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01814885v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded control of an underactuated biomimetic aerial vehicle - Validation with robustness tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Robotics and Autonomous Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (9), pp.1165-1178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5599,51 +5599,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delinchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5716,51 +5716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hichem Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5807,77 +5807,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum energy oriented global stabilizing control of the PVTOL aircraft</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 80 (3), pp.430-442. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5950,51 +5950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6213,51 +6213,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 44, pp.699-703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6334,51 +6334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orphee Cugat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89, pp.122505. </w:t>
@@ -6416,51 +6416,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux piézoélectriques : applications innovantes et enjeux pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue 3E.I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, pp.21 à 33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6511,51 +6511,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Minazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,325 +6778,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
+              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923370v1</w:t>
+                <w:t xml:space="preserve">hal-04685331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Certon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
+              <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMRE60776.2024.10532169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PowerMEMS63147.2024.10814349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685331v1</w:t>
+                <w:t xml:space="preserve">hal-04923370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Key issues for the design of efficient piezoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Winter School of 2023 Electroceramics for End Users XII Conference (PIEZO 2023 with Ferroelectrics UK)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7134,51 +7134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relevant parameters to increase the harvested energy of a ZnO nanowires-based nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics for End Users XII (ECEUXII) The 12th Joint International Meeting - PIEZO 2023 with Ferroelectrics UK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7203,103 +7203,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -7328,90 +7328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Numerical Models of Zinc Oxide Nanowires Based Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Apr 2023, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7436,103 +7436,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of deciding/synthesis parameters of hydrothermally grown ZnO nanowires for FTO - free perovskite solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Nakar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bouclé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils Semiconducteurs (J2N 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche pour l’Hétéro-Epitaxie et ses Applications (CRHEA), Sep 2022, Nice, France</w:t>
@@ -7574,64 +7574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy balance numerical study in ZnO nanowire based nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE ISAF 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2022, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7669,64 +7669,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the electrical conductivity of a ZnO nanowire by surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Nanofils semiconducteurs (J2N 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7751,77 +7751,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress cycle on a ZnO nanowire-based nanogenerator: a phenomenological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7859,64 +7859,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical study of electro-mechanical energy conversion in ZnO nanowire-based nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7954,77 +7954,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Seed Layer on the Performance of ZnO Nanowires-Based Flexible Nanogenerator as Piezoelectric Energy Harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8062,64 +8062,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,338 +8181,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach to design efficient mechanical energy harvesting system based on piezo-semiconducting nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
+                <w:t xml:space="preserve">Influence of RF Power of ZnO Seed Layer on the Morphological Properties of ZnO Nanowires for Piezoelectric Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390851v1</w:t>
+                <w:t xml:space="preserve">hal-02390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF Power of ZnO Seed Layer on the Morphological Properties of ZnO Nanowires for Piezoelectric Energy Harvesting</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical approach to design efficient mechanical energy harvesting system based on piezo-semiconducting nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390732v1</w:t>
+                <w:t xml:space="preserve">hal-02390851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanowire-parylene nanocomposite based stretchable piezoelectric nanogenerators for self-powered wearable electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8563,51 +8563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical energy harvesting : how to design efficient piezoelectric generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer School of 2018 Electroceramics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Hasselt, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8632,64 +8632,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8766,130 +8766,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2018 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2018, Varsovie, Poland. pp.404-408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390759v1</w:t>
@@ -8913,90 +8913,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible and stretchable piezoelectric generators based on low temperature grown ZnO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asia-Pacific Conference on Energy Storage and Conversion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Singapour, Singapore</w:t>
@@ -9025,64 +9025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric study of a thin piezoelectric cantilever for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ferin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Rosinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9150,51 +9150,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a thin piezoelectric material before integration into a cantilever-based mechanical energy harvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9284,103 +9284,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and functional characterization of ZnO nanowire based piezoelectric nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Expert Evaluation and Control of Compound Semiconductor Materials and Technologies (EXMATEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aveiro, Portugal</w:t>
@@ -9409,90 +9409,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting Using Galvanically Synthesized Piezoelectric ZnO Nanorods on Flexible Polymer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9569,51 +9569,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9668,103 +9668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter determination of a rosen type piezoelectric transformer operating in second mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiza Boukazouha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IV International Conference on Power Engineering, Energy and Electrical Drives (POWERENG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Istanbul, Turkey. pp.485-489</w:t>
@@ -9793,90 +9793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling tools for the simulation of microgenerators based on piezo-semiconducting nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran Huu Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10267,256 +10267,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Lethiecq</w:t>
+                <w:t xml:space="preserve">Optimization of a cymbal actuator for flapping wing MAV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Hladky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tufekcioglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dogan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Piezoelectric Materials and Applications in Actuators, IWPMA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551184v1</w:t>
+                <w:t xml:space="preserve">hal-00808169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of a cymbal actuator for flapping wing MAV</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Dogan</w:t>
+                <w:t xml:space="preserve">Récupération d'énergie à l'échelle microscopique à l'aide de nanostructures piezo-semiconductrices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Graton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Piezoelectric Materials and Applications in Actuators, IWPMA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00808169v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy scavenging using PZT and magnetic materials - Experimental results</w:t>
               </w:r>
@@ -10541,51 +10541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skandar Basrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piezo 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Zakopane, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10604,606 +10604,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude stabilization of rigid bodies without attitude estimation and velocity measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00983032v1</w:t>
+                <w:t xml:space="preserve">hal-00360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Bounded attitude stabilization of rigid bodies without attitude estimation and velocity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.2203 - 2209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2009.4913344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360083v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00983032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization of Magnetism and Piezoelectricity for an Energy Scavenger based on Temporal Variation of Temperature</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Poulin</w:t>
+                <w:t xml:space="preserve">Path tracking control of a flapping Unmanned Air Vehicle (MAV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIP 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.5359-5364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.00903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00277732v1</w:t>
+                <w:t xml:space="preserve">hal-00199696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded control of a flapping wing micro drone in three dimensions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin</w:t>
+                <w:t xml:space="preserve">Hybridization of Magnetism and Piezoelectricity for an Energy Scavenger based on Temporal Variation of Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skandar Basrour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
+              <w:t xml:space="preserve">DTIP 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Nice, France. pp.311-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195832v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00277732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamagnetic Levitation of Solids at Microscale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounded control of a flapping wing micro drone in three dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">ICRA 2008 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282151v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">µSCALE DIAMAGNETIC LEVITATION: APPLICATION TO ACCELEROMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11235,187 +11231,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00329457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path tracking control of a flapping Unmanned Air Vehicle (MAV)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Diamagnetic Levitation of Solids at Microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Lamri Chetouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2008 - 17th IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intermag 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199696v1</w:t>
+                <w:t xml:space="preserve">hal-00282151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVMI - Towards a 3D-space flapping flight parametrization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AVCS 2007 - 3rd International Conference on Adavances in Vehicle Control and Safety, part of the International Modeling and Simulation Multiconference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11440,77 +11440,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bounded attitude control of a biomimetic flapping robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROBIO 2007 - IEEE International Conference on Robotics and Biomimetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sanya, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11544,77 +11544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude stabilization of a flapping-wing micro drone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIR 2007 - International Symposium on Flying Insects and Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11758,614 +11758,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00152448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of contactless magnetic temperature sensors</w:t>
+                <w:t xml:space="preserve">Contactless harmonic detection of magnetic temperature sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mavrudieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Joint European Magnetic Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Donostia, Spain</w:t>
+              <w:t xml:space="preserve">6th European Magnetic Sensors and Actuators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195283v1</w:t>
+                <w:t xml:space="preserve">hal-00195345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless harmonic detection of magnetic temperature sensor</w:t>
+                <w:t xml:space="preserve">Elaboration of contactless magnetic temperature sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Mavrudieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Voyant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Dempsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Magnetic Sensors and Actuators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">3rd Joint European Magnetic Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Donostia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00195345v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy harvesting from vibration using a piezoelectric membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Minazara-Erambert</w:t>
+                <w:t xml:space="preserve">Piezoelectric diaphragm for vibration energy harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Minazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electro-Active Materials and Sustainable Growth (EMSG 2005)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Abbaye Les Vaux de Cernay, France. pp.187-193</w:t>
+              <w:t xml:space="preserve">WCU/UI 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00527357v1</w:t>
+                <w:t xml:space="preserve">hal-00843671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive energy harvesting from mechanical vibration using circular piezoelectric membrane</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erika Minazara</w:t>
+                <w:t xml:space="preserve">Energy harvesting from vibration using a piezoelectric membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Minazara-Erambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IUS 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Electro-Active Materials and Sustainable Growth (EMSG 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Abbaye Les Vaux de Cernay, France. pp.187-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843670v1</w:t>
+                <w:t xml:space="preserve">hal-00527357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric diaphragm for vibration energy harvesting</w:t>
+                <w:t xml:space="preserve">Predictive energy harvesting from mechanical vibration using circular piezoelectric membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Minazara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dejan Vasic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCU/UI 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Pékin, China</w:t>
+              <w:t xml:space="preserve">IEEE IUS 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843671v1</w:t>
+                <w:t xml:space="preserve">hal-00843670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12409,51 +12409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël C L Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karthick Sekar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12521,77 +12521,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annealing and Thickness Effects of ZnO Seed Layer on Improving Alignment of ZnO NWs for Piezoelectric Nanogenerator Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12623,592 +12623,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bantignies</w:t>
+                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391333v1</w:t>
+                <w:t xml:space="preserve">hal-02391403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391083v1</w:t>
+                <w:t xml:space="preserve">hal-02391103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Férin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391103v1</w:t>
+                <w:t xml:space="preserve">hal-02391333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391403v1</w:t>
+                <w:t xml:space="preserve">hal-02391083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the synthesis parameters on hydrothermally grown ZnO nanowires dedicated to mechanical energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13278,77 +13278,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitude and Position Control of a Flapping Micro Aerial Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Aerial Vehicles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In-Tech, pp.553-578, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13373,77 +13373,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches prédictives pour la stabilisation en temps discret de l'avion planaire à décollage vertical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Objets volants miniatures : modélisation et commande embarquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes Science Publications, Chapitre 5, 2007, Traité IC2, série systèmes automatisés, 9782746214668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13513,51 +13513,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-lévitation diamagnétique de solides : Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13620,51 +13620,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to Enhance ZnO Nanogenerator Performance via Thermal-Annealing and Cryo-Cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13753,51 +13753,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution au développement d'un générateur piézoélectrique pour applications nomades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Energie électrique. UNIVERSITE PARIS XI ORSAY, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -13914,51 +13914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF97CDB3"/>
+    <w:nsid w:val="D849EA0B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14145,51 +14145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-poulin-vittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0501-8122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897648v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Azzaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401356" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Mayarambakam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sporea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39833-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-018-2665-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218069v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Erdem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.169.03.fr.09-2018" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2538206" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077031v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201533080" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSGK95LZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2008.2003400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2007.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minazara-Erambert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5J36JRZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Minazara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav M. Grechishkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Cugat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2347282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-88K85KMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807110v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807117v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877073" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877075" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808169v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tufekcioglu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282151v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lamri Chetouani" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329457v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195283v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195345v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527357v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843670v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843671v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02936864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-poulin-vittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0501-8122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Azzaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Mayarambakam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sporea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39833-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-018-2665-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Erdem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.169.03.fr.09-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2538206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201533080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSGK95LZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2008.2003400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2007.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minazara-Erambert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5J36JRZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Minazara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav M. Grechishkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Cugat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2347282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-88K85KMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807110v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807117v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877073" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877075" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tufekcioglu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329457v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lamri Chetouani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843670v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02936864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>