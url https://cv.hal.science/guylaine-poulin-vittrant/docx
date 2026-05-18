--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -25,50 +25,56 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:119.25465838509px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Guylaine Poulin-Vittrant </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Director of Research CNRSDeputy Director of GREMAN lab</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -140,51 +146,51 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Guylaine Poulin-Vittrant is full time researcher at GREMAN laboratory, University of Tours (France). She obtained a PhD in Electrical Engineering in 2004 from Paris XI University (France). Her PhD thesis was dedicated to human mechanical energy harvesting using bulk PZT ceramics. In 2005 she became full time researcher at Grenoble Electrical Engineering Laboratory (G2Elab) and joined GREMAN laboratory in 2008. Her research interests are experimental investigation and theoretical models development for piezoelectric materials and devices, for various applications: actuators for flapping wing micro air vehicles (MAVs), piezoelectric transformers, piezosemiconducting nanowires for mechanical energy harvesting. She has participated and participates in European (“MIND” EU Network of Excellence, Piezo Institute, “EnSO” ECSEL JU project), national (“OVMI”,“EVA”, “FLEXIBLE” ANR projects) and regional (“CEZnO”, “MEPS”, “CELEZ”) projects. She (co-)authored more than 30 publications in international journals and more than 40 communications in international conferences.</w:t>
+        <w:t xml:space="preserve">Guylaine Poulin-Vittrant is full time researcher at GREMAN laboratory, University of Tours (France). She obtained a PhD in Electrical Engineering in 2004 from Paris XI University (France). Her PhD thesis was dedicated to human mechanical energy harvesting using bulk PZT ceramics. In 2005 she became full time researcher at Grenoble Electrical Engineering Laboratory (G2Elab) and joined GREMAN laboratory in 2008.Her research interests are theoretical modelling (analytical or by finite element method), design and experimental investigation of piezoelectric materials and devices for various applications: actuators for micro air vehicles with flapping wings, transformers, mechanical energy harvesting devices (flexible nanogenerators based on piezoelectric semiconductor nanowires (zinc oxide) or cantilever-type piezoelectric generators including piezoceramic films) and their dedicated electronic converters.Her current projects focus on : i) acoustic energy transfer via capacitive micromachined ultrasonic transducers (cMUT) ; ii) micro and nanoplastics detection and remediation.She has been involved in 2 European projects (MIND, EnSO), 3 ANR national projects (OVMI, EVA, Lab-TMEMS), 3 regional projects (DIPIR, CELEZ, MASOFLEX). Additionnally, she supervised 2 regional projects (CEZnO, MEPS), 1 ANR national project (FLEXIBLE) and 1 CNRS INSIS project (Grappillage d’énergie). She supervised or has been supervising 6 Master projects, 11 PhD theses and 11 post-doctoral projects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -600,291 +606,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of ZnO nanowires growth in flexible perovskite solar cells: A mini-review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sasikumar Mayarambakam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Certon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Calle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24706⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04432663v1</w:t>
+                <w:t xml:space="preserve">hal-04689286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Calle</w:t>
+                <w:t xml:space="preserve">Control of ZnO nanowires growth in flexible perovskite solar cells: A mini-review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Sekar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Doineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
+                <w:t xml:space="preserve">Sasikumar Mayarambakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Schmaltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.115856. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (3), pp.e24706. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2024.115856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e24706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689286v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04432663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaHf0.05Ti0.95O3 Ceramics from Sol–Gel and Solid-State Processes: Application to the Modelling of Piezoelectric Energy Harvesters</w:t>
               </w:r>
@@ -1004,90 +1010,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete CMUT self-biasing circuit towards implanted devices application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Galayko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Calle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Barcella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1738,252 +1744,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
+                <w:t xml:space="preserve">Effect of the Dielectric and Mechanical Properties of the Polymer Matrix on ZnO-Nanowire-Based Composite Nanogenerators Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bahariqushchi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (9), pp.2000128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adts.202000128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03090268v1</w:t>
+                <w:t xml:space="preserve">hal-02918295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Dielectric and Mechanical Properties of the Polymer Matrix on ZnO-Nanowire-Based Composite Nanogenerators Performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free carrier enhanced depletion in ZnO nanorods decorated with bimetallic AuPt nanoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bahariqushchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Scuderi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3 (9), pp.2000128. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (37), pp.19213-19222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.202000128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR04134C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918295v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03090268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study on the effects of Au, ZnO and AZO seed layers on the performance of ZnO nanowire-based piezoelectric nanogenerators</w:t>
               </w:r>
@@ -2223,295 +2229,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.106278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018163v1</w:t>
+                <w:t xml:space="preserve">hal-02262398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the excitation waveform on the average power and peak power delivered by a piezoelectric generator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.106278. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.404-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2019.106278⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02262398v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability evaluation of ZnO nanosheet based source-gated transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sporea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2584,51 +2590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoluminescence Study of the Influence of Additive Ammonium Hydroxide in Hydrothermally Grown ZnO Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2712,295 +2718,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double buffer circuit for the characterization of piezoelectric nanogenerators based on ZnO nanowires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Simulation Approach for Performance Prediction of Vertically Integrated Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (6), pp.063901. </w:t>
+              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (1800033), pp.1 à 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5018145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adts.201800033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01727273v1</w:t>
+                <w:t xml:space="preserve">hal-02123901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Simulation Approach for Performance Prediction of Vertically Integrated Nanogenerators</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Double buffer circuit for the characterization of piezoelectric nanogenerators based on ZnO nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Theory and Simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (1800033), pp.1 à 8. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (6), pp.063901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adts.201800033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5018145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123901v1</w:t>
+                <w:t xml:space="preserve">hal-01727273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic/Inorganic Hybrid Stretchable Piezoelectric Nanogenerators for Self-Powered Wearable Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3328,77 +3334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A facile hydrothermal approach for the density tunable growth of ZnO nanowires and their electrical characterizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3449,51 +3455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Organic/Inorganic Hybrid Field-Effect Transistors with High Performance and Operational Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,51 +3589,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature dependence of charge transport in zinc oxide nanosheet source-gated transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,506 +3729,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02069635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Spurious Voltages in ZnO Piezoelectric Nanogenerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-crystalline ZnO sheet Source-Gated Transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Oshman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Camara</w:t>
+                <w:t xml:space="preserve">R A Sporea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balasubramaniam Sarvankumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2538206⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.19232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep19232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831011v1</w:t>
+                <w:t xml:space="preserve">hal-02077037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-gating effect in hydrothermally grown ZnO nanowire transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of Spurious Voltages in ZnO Piezoelectric Nanogenerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Microelectromechanical Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (3), pp.533-541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JMEMS.2016.2538206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201533080⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02077031v1</w:t>
+                <w:t xml:space="preserve">hal-01831011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-crystalline ZnO sheet Source-Gated Transistors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Source-gating effect in hydrothermally grown ZnO nanowire transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (9), pp.2438-2445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201533080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep19232⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02077037v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02077031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and Characterization of ZnO Nanowire-based Piezoelectric Nanogenerators for Low Frequency Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4273,77 +4279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc Oxide Sheet Field-Effect Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,497 +4407,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01831015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 60, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02077067v1</w:t>
+                <w:t xml:space="preserve">hal-01814877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparison of 1D Analytical Model and 3D Finite Element Analysis with Experiments for a Rosen-Type Piezoelectric Transformer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faiza Boukazouha</w:t>
+                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Opoku</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Boubenider</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (86), pp.69925-69931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultras.2015.02.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01814877v1</w:t>
+                <w:t xml:space="preserve">hal-01831012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of Field-Effect Transistors and Functional Nanogenerators Using Hydrothermally Grown ZnO Nanowires</w:t>
+                <w:t xml:space="preserve">Fabrication of high performance field-effect transistors and practical Schottky contacts using hydrothermal ZnO nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Oshman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Daumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (86), pp.69925-69931. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (35), pp.355704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA11450K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/26/35/355704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831012v1</w:t>
+                <w:t xml:space="preserve">hal-02077067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication of ZnO Nanowire Based Piezoelectric Generators and Related Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4955,51 +4961,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Growth of 1D and 2D ZnO Nanostructures on 4H-SiC Using Au Catalyst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5115,51 +5121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5349,77 +5355,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (10), pp.915-918. </w:t>
@@ -6784,51 +6790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic Energy Transfer through Skin Using Capacitive Micromachined Ultrasonic Transducers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6836,51 +6842,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Callé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 10th International Conference on Mechatronics and Robotics Engineering (ICMRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Milan, France. pp.209-212, </w:t>
@@ -6918,103 +6924,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Acoustic Power Transfer Using a Self-Biased Electrostatic MEMS Transducer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Galayko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Callé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 IEEE 23rd International Conference on Micro and Miniature Power Systems, Self-Powered Sensors and Energy Autonomous Devices (PowerMEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tonsberg, Norway. pp.26-29, </w:t>
@@ -7203,103 +7209,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active and passive electronic interfaces adapted to a capacitive micromachined ultrasonic transducer (CMUT) used in acoustic energy transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Roche</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Bunetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Certon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur la Récupération et le Stockage de l’Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -7341,77 +7347,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and Numerical Models of Zinc Oxide Nanowires Based Nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Materials Research Society, Apr 2023, San Francisco, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7574,51 +7580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy balance numerical study in ZnO nanowire based nanogenerator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7669,51 +7675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of the electrical conductivity of a ZnO nanowire by surface effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7751,77 +7757,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stress cycle on a ZnO nanowire-based nanogenerator: a phenomenological study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7872,51 +7878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Dumons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th National Days on Energy Harvesting and Storage (JNRSE) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8075,51 +8081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical and experimental investigations of piezoelectric energy harvesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8181,312 +8187,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of RF Power of ZnO Seed Layer on the Morphological Properties of ZnO Nanowires for Piezoelectric Energy Harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+                <w:t xml:space="preserve">Numerical approach to design efficient mechanical energy harvesting system based on piezo-semiconducting nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, E-MRS, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390732v1</w:t>
+                <w:t xml:space="preserve">hal-02390851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approach to design efficient mechanical energy harvesting system based on piezo-semiconducting nanowires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Doumit</w:t>
+                <w:t xml:space="preserve">Influence of RF Power of ZnO Seed Layer on the Morphological Properties of ZnO Nanowires for Piezoelectric Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics for End users X Conference (PIEZO2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Spindleruv Mlyn, Czech Republic</w:t>
+              <w:t xml:space="preserve">E-MRS 2019 Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, E-MRS, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02390851v1</w:t>
+                <w:t xml:space="preserve">hal-02390732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc oxide nanowire-parylene nanocomposite based stretchable piezoelectric nanogenerators for self-powered wearable electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8645,51 +8651,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Electrical Characterization of a Cantilever Beam for Mechanical Energy Harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thien Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Férin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8779,117 +8785,117 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanostructures and their integration into nano-systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2018 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, E-MRS, Sep 2018, Varsovie, Poland. pp.404-408, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mssp.2018.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390759v1</w:t>
@@ -8926,64 +8932,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9284,64 +9290,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and functional characterization of ZnO nanowire based piezoelectric nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Boubenia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9409,90 +9415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Harvesting Using Galvanically Synthesized Piezoelectric ZnO Nanorods on Flexible Polymer Film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Oshman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Opoku</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9569,51 +9575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9707,51 +9713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Boubenider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10420,51 +10426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Graton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Pascal Tran-Huu-Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lethiecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10604,252 +10610,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded attitude stabilization of rigid bodies without attitude estimation and velocity measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Rifai</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bangkok, Thailand. pp.2203 - 2209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBIO.2009.4913344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00360083v1</w:t>
+                <w:t xml:space="preserve">hal-00983032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded attitude stabilization of rigid bodies without attitude estimation and velocity measurement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded attitude control of a flapping wing micro aerial vehicle using direct sensors measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Rifai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermi Guerrero Castellanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hala Rifai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBIO 2008 - IEEE International Conference on Robotics and Biomimetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA 2009 - IEEE International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBIO.2009.4913344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00983032v1</w:t>
+                <w:t xml:space="preserve">hal-00360083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path tracking control of a flapping Unmanned Air Vehicle (MAV)</w:t>
               </w:r>
@@ -11136,230 +11142,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">µSCALE DIAMAGNETIC LEVITATION: APPLICATION TO ACCELEROMETER</w:t>
+                <w:t xml:space="preserve">Diamagnetic Levitation of Solids at Microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Lamri Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale EMSA (European Magnetic Sensors and Actuators)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Caen, France</w:t>
+              <w:t xml:space="preserve">Intermag 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329457v1</w:t>
+                <w:t xml:space="preserve">hal-00282151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamagnetic Levitation of Solids at Microscale</w:t>
+                <w:t xml:space="preserve">µSCALE DIAMAGNETIC LEVITATION: APPLICATION TO ACCELEROMETER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Pigot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hichem Lamri Chetouani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Reyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intermag 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, France</w:t>
+              <w:t xml:space="preserve">Conférence Internationale EMSA (European Magnetic Sensors and Actuators)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00282151v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OVMI - Towards a 3D-space flapping flight parametrization</w:t>
               </w:r>
@@ -12623,523 +12629,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Nadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Poulin-Vittrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alquier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391403v1</w:t>
+                <w:t xml:space="preserve">hal-02391103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres de synthèse hydrothermale sur les nanofils de ZnO pour leur intégration dans des nanogénérateurs piézoélectriques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thien Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bavencoffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Férin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Levassort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bantignies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391103v1</w:t>
+                <w:t xml:space="preserve">hal-02391333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study of thinned-bulk piezoelectric harvesters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Bantignies</w:t>
+                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Justeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
+              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391333v1</w:t>
+                <w:t xml:space="preserve">hal-02391083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanogénérateurs à base d'oxyde de zinc et de parylène C pour la récupération d'énergie mécanique basse fréquence</w:t>
+                <w:t xml:space="preserve">Challenges of low-temperature synthesized ZnO nanowires and their integration into nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Justeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Singh Dahiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Nadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Boubenia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Slimani Tlemcani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tours, France. , 2019, Proceedings des Journées Internationales Francophones de Tribologie (JIFT 2019)</w:t>
+              <w:t xml:space="preserve">9th National Days on Energy Harvesting and Storage - JNRSE 2019 (9ème Journée Nationale sur la Récuperation et le Stockage d’Energie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Blois, France. , 2019, Proceedings of 9th National Days on Energy Harvesting and Storage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391083v1</w:t>
+                <w:t xml:space="preserve">hal-02391403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the synthesis parameters on hydrothermally grown ZnO nanowires dedicated to mechanical energy harvesting</w:t>
               </w:r>
@@ -13914,51 +13920,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D849EA0B"/>
+    <w:nsid w:val="F5096191"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14145,51 +14151,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-poulin-vittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0501-8122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Azzaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Mayarambakam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24706" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sporea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39833-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-018-2665-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123901v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800033" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Erdem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.169.03.fr.09-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831011v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2538206" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077031v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201533080" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSGK95LZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2008.2003400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2007.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minazara-Erambert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5J36JRZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Minazara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav M. Grechishkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Cugat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2347282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-88K85KMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807110v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807117v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877073" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877075" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tufekcioglu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329457v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282151v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lamri Chetouani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843670v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02936864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guylaine-poulin-vittrant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0501-8122" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/081304773" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajeet Kumar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Tezcan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zihe Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxue Yang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Bouville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.5c01606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04897648v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Sekar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Boucl&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Doineau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Azzaz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Schmaltz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202401356" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boukazouha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lethiecq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202401232" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689286v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Certon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Calle" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Bunetel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115856" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432663v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasikumar Mayarambakam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e24706" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676641v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Brault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Levassort" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bantignies" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17071508" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690362v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Nadaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Galayko" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Barcella" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2024.115855" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206515v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dumons" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran&#8208;huu&#8208;hue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin&#8208;vittrant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202300369" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03700740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Nakar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12122093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604085v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka Bah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tlemcani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boubenia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Justeau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1na00860a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03254666v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alquier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2021.112901" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03581370v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Slimani Tlemcani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11061433" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Doumit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.202000128" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090268v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bahariqushchi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cosentino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scuderi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumons" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR04134C" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389936v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma12162511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019510v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors7010007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262398v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2019.106278" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018163v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Singh Dahiya" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Morini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2018.12.013" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087874v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sporea" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin-Vittrant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alquier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39833-8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123837v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Franzo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mirabella" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s11671-018-2665-4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123901v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adts.201800033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727273v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018145" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740966v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700249" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218069v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emre Erdem" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/le-studium.169.03.fr.09-2018" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien Hoang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ferin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Levassort" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17436753.2017.1403538" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15447-w" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069626v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Opoku" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Camara" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daumont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b13472" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Valente" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.021" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7NGK7DC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077037v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R A Sporea" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balasubramaniam Sarvankumar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep19232" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831011v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Oshman" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2016.2538206" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077031v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201533080" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VSGK95LZ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.188" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831015v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927270" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814877v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Pascal Tran-Huu-Hue" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bavencoffe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boubenider" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2015.02.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2360MCGJ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA11450K" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/26/35/355704" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092564v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phpro.2015.08.176" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Cayrel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-9-379" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814885v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Graton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743676112Y.0000000029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728410v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Rifai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero-Castellanos" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Poulin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574713000209" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201308017" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5MM03W5K-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675527v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.robot.2012.05.011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00417853v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pigot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Reyne" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/jae-2009-1020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chetouani" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tmag.2008.2003400" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022063v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207170601069505" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284539v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mavrudieva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Voyant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Delamare" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Dempsey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2007.012" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Costa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sarraute" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minazara-Erambert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2006017" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-5J36JRZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811657v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Minazara" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Vasic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Costa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00139189v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostislav M. Grechishkin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail S. Kustov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Cugat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Delamare" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2347282" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811660v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005128028" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-88K85KMZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Di Mauro" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Urso" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri B&#233;bien" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685331v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Call&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMRE60776.2024.10532169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923370v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PowerMEMS63147.2024.10814349" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685326v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285956v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03871160v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049220v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049273v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049179v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-04049310v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506710v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390824v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume F&#233;rin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390851v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018161v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1052/1/012028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390783v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8579676" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390759v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018154v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226436v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Rosinski" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Lekhanh" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741000v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F&#233;rin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rosinski" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bantignies" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Khanh" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2016.7728652" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077075v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2015-52259" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Graton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.-P. Tran Huu Hue" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02019477v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Boubenider" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811263v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Pascal Tran Huu Hue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807110v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Olympio" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Hladky" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807117v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Olympio" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877073" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799672v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.877075" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808169v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poulin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tufekcioglu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dogan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551184v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390687v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carlioz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skandar Basrour" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00983032v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermi Guerrero Castellanos" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2009.4913344" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360083v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199696v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.00903" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277732v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carlioz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delamare" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195832v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282151v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Lamri Chetouani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329457v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124333v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175970v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2007.4522125" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146348v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00152448v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grondel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dargent" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cattan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195345v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843671v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527357v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843670v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l C L Doineau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390798v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391103v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391333v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391083v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391403v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391359v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358618v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180746v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00296743v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968826v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandrakanth Reddy Chandraiahgari" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02936864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>