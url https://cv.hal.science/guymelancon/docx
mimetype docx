--- v0 (2026-03-14)
+++ v1 (2026-05-03)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data governance and intelligibility: a methodological approach in a university context</w:t>
+                <w:t xml:space="preserve">Interact: A visual what-if analysis tool for virtual product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vasile Ciorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.12664⟩</w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14738716231216030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449781v1</w:t>
+                <w:t xml:space="preserve">hal-04375696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interact: A visual what-if analysis tool for virtual product design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data governance and intelligibility: a methodological approach in a university context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.67-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14738716231216030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.12664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04375696v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing anthropological theory: four techniques to simplify networks of co-occurring ethnographic codes</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Góralska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (22), pp.22. </w:t>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (4), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -699,64 +699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State of the Art in Multilayer Network Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintan Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Otjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Chomitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1076,51 +1076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detangler: Visual Analytics for Multiplex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1206,51 +1206,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Qasim Pasta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (1), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.1107-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Class of Lyndon Words Extending Christoffel Words and Related to a Multidimensional Continued Fraction Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1509,51 +1509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (597-609), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1600,51 +1600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORGY: A Visual Graph Rewriting Environment for Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1704,51 +1704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmap : exploration interactive de relations d'héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3-4), pp.355-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,455 +1788,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually mining relational data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srečko Brlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chiricota</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 2 (2), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153838v1</w:t>
+                <w:t xml:space="preserve">hal-00391418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visually mining relational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (3), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391418v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00153838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the Extremal Infinite Smooth Words</w:t>
+                <w:t xml:space="preserve">Réseaux Multi-Niveaux : L'Exemple des Echanges Aériens Mondiaux de Passagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">M. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brlek</w:t>
+                <w:t xml:space="preserve">C. Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105346v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux Multi-Niveaux : L'Exemple des Echanges Aériens Mondiaux de Passagers</w:t>
+                <w:t xml:space="preserve">Properties of the Extremal Infinite Smooth Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amiel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">G. Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rozenblat</w:t>
+                <w:t xml:space="preserve">S. Brlek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V nd., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105340v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Connected Acyclic Digraphs Uniformly at Random</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 90 (4), pp.209-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon factorization of the Thue-Morse word and its relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Vol. 1, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,260 +2355,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques remarques sur les super-algèbres de Lie libres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Désarménien</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Gaudin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 318, pp.419-424</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Word Companion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017319v1</w:t>
+                <w:t xml:space="preserve">hal-01312339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maylis Delest</w:t>
+                <w:t xml:space="preserve">Quelques remarques sur les super-algèbres de Lie libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Désarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fedou</w:t>
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudin Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Word Companion</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01312339v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2639,64 +2639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance des données en transition : les représentations des acteurs de l'université de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,706 +2715,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des données en contexte universitaire : proposition d'un modèle de maturité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redefining Data Governance: Insights from the French University System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Angers, France. pp.733-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012699300003690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585975v1</w:t>
+                <w:t xml:space="preserve">hal-04552530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Data Governance: Insights from the French University System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">La gouvernance des données en contexte universitaire : proposition d'un modèle de maturité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.21-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0012699300003690⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04552530v1</w:t>
+                <w:t xml:space="preserve">hal-04585975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing networks of ethnographic codes co-occurrence in anthropology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A tour through the zoo of scented widgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ciorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ghoniem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantitative Ethnography 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-31726-2_4⟩</w:t>
+              <w:t xml:space="preserve">25th EuroGraphics Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/evp.20231055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03770039v2</w:t>
+                <w:t xml:space="preserve">hal-04127777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Mobile Phone Communication Data in Criminal Investigations: the Case of Media Multiplexity</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Reducing networks of ethnographic codes co-occurrence in anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cottica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Davidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Góralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Quantitative Ethnography 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark. pp.43-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31726-2_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093274v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un réseau social criminel par transformation d'un graphe d'enquête multivarié</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visualizing Mobile Phone Communication Data in Criminal Investigations: the Case of Media Multiplexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Reif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.151-162</w:t>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyrille Bertelle, Roberto Interdonato, May 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929950v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tour through the zoo of scented widgets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Ghoniem</w:t>
+                <w:t xml:space="preserve">Extraction d'un réseau social criminel par transformation d'un graphe d'enquête multivarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EuroGraphics Conference on Visualization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.151-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127777v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing techniques to reduce networks of ethnographic codes co-occurrence</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cottica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3627,290 +3627,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORGY : a Visual Analytics Platform for System Modelling and Analysis Based on Graph Rewriting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">eDOI: Exploratory Degree of Interest Exploration of Multilayer Networks Based on User Interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.473--476</w:t>
+              <w:t xml:space="preserve">VIS 2017, Poster session</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450630v1</w:t>
+                <w:t xml:space="preserve">hal-01675682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">eDOI: Exploratory Degree of Interest Exploration of Multilayer Networks Based on User Interest</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">PORGY : a Visual Analytics Platform for System Modelling and Analysis Based on Graph Rewriting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Andrei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maribel Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIS 2017, Poster session</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.473--476</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675682v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de graphes multi-couches basée sur un degré d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,813 +3942,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de génération de graphes « petit monde » imitant les réseaux sociaux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416524v1</w:t>
+                <w:t xml:space="preserve">hal-01338831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
+                <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ateliers Visualisation d'informations, Interaction, et Fouille de données (VIF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302430v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un modèle de génération de graphes « petit monde » imitant les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">7ème conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01414234v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Visualisation d'informations, Interaction, et Fouille de données (VIF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302434v1</w:t>
+                <w:t xml:space="preserve">halshs-01414234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San-Francisco, CA, United States. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.1.VDA-484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428773v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux multiplexes à travers les sciences sociales : une adaptation et des règles dictées par les données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence sur les modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EISTI, Oct 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382598v3</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réseaux multiplexes à travers les sciences sociales : une adaptation et des règles dictées par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
+              <w:t xml:space="preserve">7ème conférence sur les modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISTI, Oct 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338831v1</w:t>
+                <w:t xml:space="preserve">hal-01382598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualizing Paul Revere's other ride as a multiplex network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE PacificVis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4786,77 +4786,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Visual Analytics Approach to Compare Propagation Models in Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs as Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.365--376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,64 +5011,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st European Conference on Social Network (EUSN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5087,468 +5087,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'intrication sémantique dans une collection de documents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">One Graph, Multiple Drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGCFGG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 17th International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, London, United Kingdom. pp.416 - 421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2013.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927214v1</w:t>
+                <w:t xml:space="preserve">hal-01002406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Graph, Multiple Drawings</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Évaluation des interfaces visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Noirhomme-Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 17th International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données - Conférence Extraction et Gestion des Connaissances 2013 (EGC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002406v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des interfaces visuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measuring group cohesion in document collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Noirhomme-Fraiture</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données - Conférence Extraction et Gestion des Connaissances 2013 (EGC'2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT) (WI-IAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, United States. pp.373 - 380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00772804v1</w:t>
+                <w:t xml:space="preserve">hal-00937002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring group cohesion in document collections</w:t>
+                <w:t xml:space="preserve">Mesurer l'intrication sémantique dans une collection de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT) (WI-IAT 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGCFGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.18-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937002v1</w:t>
+                <w:t xml:space="preserve">hal-00927214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing group cohesion in homophily networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Canada. pp.149-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5595,51 +5595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Decomposition and Heuristics for High Speed Clustering of Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissance, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.447-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,64 +5664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessin de graphe assisté par un algorithme génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,64 +5759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de cohérence dans la découverte et la visualisation d'évènements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seconde conférence sur les Modèles et l'Analyse des Réseaux: Approches Mathématiques et Informatique (Marami)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5841,90 +5841,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORGY: Strategy-Driven Interactive Transformation of Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5969,1072 +5969,1072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00563249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living flows: enhanced exploration of edge-bundled graphs based on GPU-intensive edge rendering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Quality of Clustering Algorithms using Cluster Path Lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2010 - 14th International Conference on Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Industrial Conference, ICDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.42-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM.2010.5706558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495293v1</w:t>
+                <w:t xml:space="preserve">inria-00542690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of Information for the Web using Hierarchical Fuzzy Clustering Algorithm based on Co-Occurrence Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">́Evaluer la qualité d’une fragmentation de graphe multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT '10</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MARAMI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00542691v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Visualization and Navigation of Web Search Results Revealing Community Structures and Bridges</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organization of Information for the Web using Hierarchical Fuzzy Clustering Algorithm based on Co-Occurrence Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WI-IAT '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toronto, Canada. pp.421-424, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538564v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00542691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORGY : réécriture et visualisation de graphes dynamiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Living flows: enhanced exploration of edge-bundled graphs based on GPU-intensive edge rendering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2010), 8e Atelier Visualisation et Extraction de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">IV 2010 - 14th International Conference on Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00449745v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00495293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Presence of Communities in Complex Networks Through Topological Decomposition and Component Densities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Visualization and Navigation of Web Search Results Revealing Community Structures and Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2010, Extraction et Gestion de Connaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Yasmine Hamamat, Tunisia. pp.163-174</w:t>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ottawa, Canada. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538566v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulip: a Scalable Graph Visualization Framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PORGY : réécriture et visualisation de graphes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.623-624</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2010), 8e Atelier Visualisation et Extraction de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00482563v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00449745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Quality of Clustering Algorithms using Cluster Path Lengths</w:t>
+                <w:t xml:space="preserve">Identifying the Presence of Communities in Complex Networks Through Topological Decomposition and Component Densities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Industrial Conference, ICDM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2010, Extraction et Gestion de Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Yasmine Hamamat, Tunisia. pp.163-174</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00542690v1</w:t>
+                <w:t xml:space="preserve">inria-00538566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">́Evaluer la qualité d’une fragmentation de graphe multi-niveaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tulip: a Scalable Graph Visualization Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blanc</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Mathiaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.623-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542484v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Hidden Community Structures and Identifying Bridges in Complex Networks: An Application to Analyzing Contents of Web Pages for Browsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solving the Traffic and Flitter Challenges with Tulip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Milano, Italy. pp.198-205</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Atlantic City, New Jersey, USA, United States. pp.247-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425144v1</w:t>
+                <w:t xml:space="preserve">hal-00413602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Traffic and Flitter Challenges with Tulip</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revealing Hidden Community Structures and Identifying Bridges in Complex Networks: An Application to Analyzing Contents of Web Pages for Browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Atlantic City, New Jersey, USA, United States. pp.247-248</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Milano, Italy. pp.198-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413602v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Metrics for Visual Graph Analytics: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7072,64 +7072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of (French) Commuter Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tien Phan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,411 +7174,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DagMaps and Sugiyama Layout for the Navigation of Hierarchical Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland, France. pp.447-452</w:t>
+              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153862v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de graphes avec Tulip : exploration interactive de grandes masses de données en appui à la fouille de données et à l'extraction de connaissances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Combining DagMaps and Sugiyama Layout for the Navigation of Hierarchical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bérengère Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.147-156</w:t>
+              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland, France. pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00203728v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00153862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Visualisation de graphes avec Tulip : exploration interactive de grandes masses de données en appui à la fouille de données et à l'extraction de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Novelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
+                <w:t xml:space="preserve">lirmm-00203728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Mining the Data Cube Using a Pixel-Oriented Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Information Visualisation, IV 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sweden. pp.3--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7597,472 +7597,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Effective Uses of the Digital Workspace in Higher Education : the Case of the Languedoc-Roussillon Digital University 2006</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A Quality Measure for Multi-Level Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNIS: European University Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Tartu, Estonia</w:t>
+              <w:t xml:space="preserve">SYNASC'06: 8th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, pp.63-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00097084v1</w:t>
+                <w:t xml:space="preserve">lirmm-00091339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Just how dense are dense graphs in the real world? A methodological note</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BELIV 2006: BEyond time and errors: novel evaLuation methods for Information Visualization (AVI Workshop)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Venice, Italy, pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00091354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale scatterplot matrix for visual and interactive exploration of metabonomics data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Effective Uses of the Digital Workspace in Higher Education : the Case of the Languedoc-Roussillon Digital University 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUNIS: European University Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tartu, Estonia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00091360v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00097084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quality Measure for Multi-Level Community Structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiscale scatterplot matrix for visual and interactive exploration of metabonomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNASC'06: 8th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.202-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00091339v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00091360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche MDS Hybride pour l'Exploration Visuelle Interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Douy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,77 +8113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Networks: The Case of World Air Traffics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Tomar (Portugal)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8202,1263 +8202,1263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00106061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Extremal Infinite Smooth Words</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Brlek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Liège (Belgique)</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108873v1</w:t>
+                <w:t xml:space="preserve">hal-00307369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Portugal. pp.633-641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108871v1</w:t>
+                <w:t xml:space="preserve">hal-00308258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Properties of Extremal Infinite Smooth Words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brlek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Portugal. pp.633-641</w:t>
+              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Liège (Belgique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308258v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Austin, United States. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391427v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srecko Brlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVG: International Conference on Computer Vision Graphics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Belgium. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108872v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale hybrid MDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV: Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IV.2004.1320173⟩</w:t>
+              <w:t xml:space="preserve">ICCVG: International Conference on Computer Vision Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Warsaw, Poland. pp.633-641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-4179-9_91⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108864v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiscale hybrid MDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.388-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2004.1320173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307369v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Metabolic and Regolatory Pathways Visual Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visualization and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. pp.46-55</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269772v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">A Tool for Metabolic and Regolatory Pathways Visual Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Seattle, WA, United States. pp.75-81</w:t>
+              <w:t xml:space="preserve">Conference on Visualization and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269770v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
+              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Seattle, WA, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191947v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.75-81</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307629v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
+              <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269464v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random generation of directed acyclic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,51 +9554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDOI: Exploration par Degrés d'Intérêt, une Exploration Visuelle des Réseaux Multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,51 +9649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Degree of Interest: a visual interest-based exploration of multilayer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9757,51 +9757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Analytics Science and Technology (IEEE VAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , Poster Electronic Proceedings VAST2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf. on Visual Analytics Science and Technology (VAST), 2011 IEEE (Poster Abstract)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Providence, United States. , pp.293-294, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9956,51 +9956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV: Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10083,64 +10083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintan Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kerren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10197,51 +10197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.223, 2013, 978-9400766761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10272,51 +10272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10347,51 +10347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Graphics Forum (Proceedings Eurographics/IEEE Symposium on Visualization)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,64 +10601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULIP 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for the signature of policy in online communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cottica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10843,64 +10843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulip III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11016,51 +11016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanderdonckt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11124,51 +11124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11236,51 +11236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Small World Perspective on Urban Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.19-32, 2013, 978-94-007-6676-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11314,51 +11314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Analysis of Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11418,77 +11418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Multilevel Clustering Methods on Weighted Graphs: The Case of Worldwide Air Passenger Traffic 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.141-154, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11513,51 +11513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visualisation d'information au service de la veille concurrentielle, de la fouille d'information et de la supervision de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Douy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11612,51 +11612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small world perspective on urban systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bavaud, Christophe Mager. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Faculté des Géosciences et de l'Environnement, pp.431-457, 2009, 978-2-9403-6808-2</w:t>
@@ -11679,272 +11679,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux sociaux, espaces collaboratifs et visualisation d'information</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Sophie Chauvin. </w:t>
+                <w:t xml:space="preserve">Visual Analytics: Definition, Process and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Keim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Andrienko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Fekete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Görg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörn Kohlhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Andreas Kerren and John T. Stasko and Jean-Daniel Fekete and Chris North. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information &amp; visualisation: enjeux, recherches et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cépaduès, pp.77-100, 2008</w:t>
+              <w:t xml:space="preserve">Information Visualization - Human-Centered Issues and Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 4950, Springer, pp.154-175, 2008, LNCS</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395629v1</w:t>
+                <w:t xml:space="preserve">lirmm-00272779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Analytics: Definition, Process and Challenges</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Andreas Kerren and John T. Stasko and Jean-Daniel Fekete and Chris North. </w:t>
+                <w:t xml:space="preserve">Réseaux sociaux, espaces collaboratifs et visualisation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Chauvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization - Human-Centered Issues and Perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 4950, Springer, pp.154-175, 2008, LNCS</w:t>
+              <w:t xml:space="preserve">Information &amp; visualisation: enjeux, recherches et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cépaduès, pp.77-100, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00272779v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Networks through Visual Analytics: Incremental Hypothesis Building and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11999,64 +11999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des mathématiques avec CalICo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12139,90 +12139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORGY : a Visual Analytics Platform for System Modelling and Analysis Based on Graph Rewriting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oana Andrei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12289,64 +12289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des données en contexte universitaire : proposition d’un modèle de maturité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12390,51 +12390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12478,51 +12478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12707,51 +12707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et visualisation des réseaux criminels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12812,103 +12812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULIP 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12934,64 +12934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable genomes : Welcome to the green genetic algorithm world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13035,51 +13035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7861, INRIA; LIRMM. 2012, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13101,103 +13101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tulip 3 Framework: A Scalable Software Library for Information Visualization Applications Based on Relational Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mathiaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7860, INRIA. 2012, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13223,77 +13223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la cohésion sémantique dans les corpus de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8075, INRIA. 2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13328,64 +13328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence d'évènements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13448,51 +13448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi réguler la relation entre données publiques et données privées ?&amp;quot; Table ronde n°4, Biennale du numérique 2025, La gouvernance des données, un enjeu incontournable, ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13705,51 +13705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ciorna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716231216030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chomitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1596/1813-9450-7601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12644" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Qasim Pasta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0270-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579474v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-013-0335-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-013-0105-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.353-368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GQ9TV39D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#269;ko Brlek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brlek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenblat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012699300003690" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ciorna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghoniem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20231055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Nadal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2013.55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.53" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492619" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.86" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538564v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2010.5706558" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tien Phan Quang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153862v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bohan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gauthier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00097084v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108873v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weiskopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203723v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395629v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624040v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05392063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vacqu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moussier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ciorna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716231216030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chomitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1596/1813-9450-7601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12644" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Qasim Pasta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0270-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579474v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-013-0335-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-013-0105-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.353-368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GQ9TV39D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#269;ko Brlek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenblat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012699300003690" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ciorna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melan&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghoniem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20231055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Nadal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2013.55" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.53" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492619" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2010.5706558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.86" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538564v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tien Phan Quang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bohan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00097084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weiskopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203723v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624040v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05392063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vacqu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moussier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>