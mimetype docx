--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interact: A visual what-if analysis tool for virtual product design</w:t>
+                <w:t xml:space="preserve">Data governance and intelligibility: a methodological approach in a university context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasile Ciorna</w:t>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Melançon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14738716231216030⟩</w:t>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 64, pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.12664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04375696v1</w:t>
+                <w:t xml:space="preserve">hal-04449781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data governance and intelligibility: a methodological approach in a university context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interact: A visual what-if analysis tool for virtual product design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasile Ciorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+                <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 64, pp.67-81. </w:t>
+              <w:t xml:space="preserve">Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.12664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/14738716231216030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449781v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04375696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operationalizing anthropological theory: four techniques to simplify networks of co-occurring ethnographic codes</w:t>
               </w:r>
@@ -366,51 +366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Góralska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Network Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (22), pp.22. </w:t>
@@ -608,51 +608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (4), pp.23-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -699,64 +699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The State of the Art in Multilayer Network Visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintan Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Otjacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -855,51 +855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plessard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -972,51 +972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth Chomitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1057,248 +1057,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01454877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detangler: Visual Analytics for Multiplex Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Social ties, homophily and extraversion--introversion to generate complex networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Qasim Pasta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cgf.12644⟩</w:t>
+              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13278-015-0270-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01467984v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social ties, homophily and extraversion--introversion to generate complex networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Qasim Pasta</w:t>
+                <w:t xml:space="preserve">Detangler: Visual Analytics for Multiplex Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+                <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1), pp.29. </w:t>
+              <w:t xml:space="preserve">Computer Graphics Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Eurographics Conference on Visualization (EuroVis) 2015, 34 (3), pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13278-015-0270-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cgf.12644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275356v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01467984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the Quality of Multilevel Graph Clustering</w:t>
               </w:r>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 28 (4), pp.1107-1128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Class of Lyndon Words Extending Christoffel Words and Related to a Multidimensional Continued Fraction Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reutenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1483,77 +1483,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model for Generating Artificial Social Networks having Community Structures with Small World and Scale Free Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Social Network Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (597-609), </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1600,51 +1600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PORGY: A Visual Graph Rewriting Environment for Complex Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1704,51 +1704,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagmap : exploration interactive de relations d'héritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (3-4), pp.355-370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1788,455 +1788,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visually mining relational data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Srečko Brlek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (3), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391418v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually mining relational data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srečko Brlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Chiricota</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review on Computers and Software (IRECOS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vol. 9 no. 2 (2), pp.33-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00153838v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00391418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux Multi-Niveaux : L'Exemple des Echanges Aériens Mondiaux de Passagers</w:t>
+                <w:t xml:space="preserve">Properties of the Extremal Infinite Smooth Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Amiel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">G. Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rozenblat</w:t>
+                <w:t xml:space="preserve">S. Brlek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@ppemonde</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, V nd., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/dmtcs.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105340v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the Extremal Infinite Smooth Words</w:t>
+                <w:t xml:space="preserve">Réseaux Multi-Niveaux : L'Exemple des Echanges Aériens Mondiaux de Passagers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Paquin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">M. Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brlek</w:t>
+                <w:t xml:space="preserve">C. Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automata Languages and Combinatorics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 79, 13 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00105346v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Connected Acyclic Digraphs Uniformly at Random</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Processing Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 90 (4), pp.209-213. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2283,51 +2283,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyndon factorization of the Thue-Morse word and its relatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augustin Ido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics and Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Vol. 1, pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2355,260 +2355,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelques remarques sur les super-algèbres de Lie libres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Fedou</w:t>
+                <w:t xml:space="preserve">Jacques Désarménien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaudin Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Krob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, Word Companion</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 318, pp.419-424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312339v1</w:t>
+                <w:t xml:space="preserve">hal-00017319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques remarques sur les super-algèbres de Lie libres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Désarménien</w:t>
+                <w:t xml:space="preserve">Calico, computation and image in combinatorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Henry Edmond Duchamp</w:t>
+                <w:t xml:space="preserve">Jean-Marc Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Krob</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Gaudin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 318, pp.419-424</w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Word Companion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017319v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2639,64 +2639,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance des données en transition : les représentations des acteurs de l'université de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe Congrès de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,706 +2715,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redefining Data Governance: Insights from the French University System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La gouvernance des données en contexte universitaire : proposition d'un modèle de maturité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Verdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INFORSID 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.21-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552530v1</w:t>
+                <w:t xml:space="preserve">hal-04585975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gouvernance des données en contexte universitaire : proposition d'un modèle de maturité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Redefining Data Governance: Insights from the French University System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pinède</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Angers, France. pp.733-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0012699300003690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04585975v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tour through the zoo of scented widgets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reducing networks of ethnographic codes co-occurrence in anthropology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cottica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Davidov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Góralska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kubik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th EuroGraphics Conference on Visualization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/evp.20231055⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Quantitative Ethnography 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Copenhagen, Denmark. pp.43-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-31726-2_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127777v1</w:t>
+                <w:t xml:space="preserve">hal-03770039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing networks of ethnographic codes co-occurrence in anthropology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visualizing Mobile Phone Communication Data in Criminal Investigations: the Case of Media Multiplexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Reif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Souvignet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rossy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Quantitative Ethnography 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cyrille Bertelle, Roberto Interdonato, May 2023, Le Havre, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770039v2</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04093274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Mobile Phone Communication Data in Criminal Investigations: the Case of Media Multiplexity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction d'un réseau social criminel par transformation d'un graphe d'enquête multivarié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénichou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Rossy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Regional Conference on Complex Systems FRCCS 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cyrille Bertelle, Roberto Interdonato, May 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.151-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04093274v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03929950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'un réseau social criminel par transformation d'un graphe d'enquête multivarié</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+                <w:t xml:space="preserve">A tour through the zoo of scented widgets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ciorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Médoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Petry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th EuroGraphics Conference on Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Leipzig, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/evp.20231055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03929950v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing techniques to reduce networks of ethnographic codes co-occurrence</w:t>
               </w:r>
@@ -3426,51 +3426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cottica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Hassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Kubik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3646,51 +3646,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDOI: Exploratory Degree of Interest Exploration of Multilayer Networks Based on User Interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.473--476</w:t>
@@ -3866,51 +3866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration visuelle de graphes multi-couches basée sur un degré d'intérêt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3942,969 +3942,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raphael Cherrier</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San-Francisco, CA, United States. pp.1--10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2352/ISSN.2470-1173.2016.1.VDA-484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01338831v1</w:t>
+                <w:t xml:space="preserve">hal-01302430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Noucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Gourmelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers Visualisation d'informations, Interaction, et Fouille de données (VIF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302434v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01414234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un modèle de génération de graphes « petit monde » imitant les réseaux sociaux</w:t>
+                <w:t xml:space="preserve">JASPER: Visualisation orientée pixel de grands graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Ateliers Visualisation d'informations, Interaction, et Fouille de données (VIF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01416524v1</w:t>
+                <w:t xml:space="preserve">hal-01302434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un cadre d'analyse des Infrastructures de Données Géographiques pour interroger la mise en réseaux des acteurs et des outils</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Un modèle de génération de graphes « petit monde » imitant les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">7ème conférence sur les Modèles et l’Analyse des Réseaux : Approches Mathématiques et Informatiques (MARAMI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01414234v1</w:t>
+                <w:t xml:space="preserve">hal-01416524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPER: Just A new Space-filling and Pixel-oriented layout for large graph ovERview</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Barbieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visualization and Data Analysis (VDA 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302430v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01428773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broken Bikes Detection Using CitiBike Bikeshare System Open Data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Réseaux multiplexes à travers les sciences sociales : une adaptation et des règles dictées par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium Series on Computational Intelligence (SSCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Athenes, Greece</w:t>
+              <w:t xml:space="preserve">7ème conférence sur les modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EISTI, Oct 2016, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01428773v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux multiplexes à travers les sciences sociales : une adaptation et des règles dictées par les données</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Détection de vélos inutilisables grâce aux données ouvertes du système de vélos en libre service Citibike</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Delassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Giot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cherrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème conférence sur les modèles et l’analyse des réseaux : Approches mathématiques et informatiques (MARAMI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EISTI, Oct 2016, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Journée Transports Intelligents - RFIA 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01382598v3</w:t>
+                <w:t xml:space="preserve">hal-01338831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualizing Paul Revere's other ride as a multiplex network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Visual Analytics Approach to Compare Propagation Models in Social Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Kirchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE PacificVis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Graphs as Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.181.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01454963v1</w:t>
+                <w:t xml:space="preserve">hal-01150667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Visual Analytics Approach to Compare Propagation Models in Social Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visualizing Paul Revere's other ride as a multiplex network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graphs as Models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE PacificVis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Hangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.181.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01150667v1</w:t>
+                <w:t xml:space="preserve">hal-01454963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de visualisation analytique pour comparer les modèles de propagation dans les réseaux sociaux</w:t>
               </w:r>
@@ -4916,51 +4916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissances (EGC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Luxembourg, Luxembourg. pp.365--376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5011,51 +5011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5087,468 +5087,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Graph, Multiple Drawings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer l'intrication sémantique dans une collection de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Renoust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurin Nadal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
+                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 17th International Conference Information Visualisation (IV)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGCFGG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, France. pp.18-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002406v1</w:t>
+                <w:t xml:space="preserve">hal-00927214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des interfaces visuelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">One Graph, Multiple Drawings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurin Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données - Conférence Extraction et Gestion des Connaissances 2013 (EGC'2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 17th International Conference Information Visualisation (IV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, London, United Kingdom. pp.416 - 421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2013.55⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772804v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring group cohesion in document collections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation des interfaces visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
+                <w:t xml:space="preserve">Monique Noirhomme-Fraiture</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT) (WI-IAT 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Atelier Visualisation d'informations, interaction et fouille de données - Conférence Extraction et Gestion des Connaissances 2013 (EGC'2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00937002v1</w:t>
+                <w:t xml:space="preserve">hal-00772804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer l'intrication sémantique dans une collection de documents</w:t>
+                <w:t xml:space="preserve">Measuring group cohesion in document collections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGCFGG</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2013 IEEE/WIC/ACM International Joint Conferences on Web Intelligence (WI) and Intelligent Agent Technologies (IAT) (WI-IAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, United States. pp.373 - 380, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2013.53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927214v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing group cohesion in homophily networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE/ACM International Conference on Advances in Social Networks Analysis and Mining</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Canada. pp.149-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5582,64 +5582,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Decomposition and Heuristics for High Speed Clustering of Complex Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion de Connaissance, 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.447-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5664,64 +5664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dessin de graphe assisté par un algorithme génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème édition de la conférence MAnifestation des JEunes Chercheurs en Sciences et Technologies de l'Information et de la Communication - MajecSTIC 2012 (2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Gouvy, Oct 2012, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5759,64 +5759,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure de cohérence dans la découverte et la visualisation d'évènements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seconde conférence sur les Modèles et l'Analyse des Réseaux: Approches Mathématiques et Informatique (Marami)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5880,51 +5880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Namet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5969,1085 +5969,1085 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00563249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Quality of Clustering Algorithms using Cluster Path Lengths</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Organization of Information for the Web using Hierarchical Fuzzy Clustering Algorithm based on Co-Occurrence Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Industrial Conference, ICDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.42-56, </w:t>
+              <w:t xml:space="preserve">WI-IAT '10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toronto, Canada. pp.421-424, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/BIBM.2010.5706558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.86⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00542690v1</w:t>
+                <w:t xml:space="preserve">inria-00542691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">́Evaluer la qualité d’une fragmentation de graphe multi-niveaux</w:t>
+                <w:t xml:space="preserve">Living flows: enhanced exploration of edge-bundled graphs based on GPU-intensive edge rendering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Blanc</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Antoine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Queyroi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARAMI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IV 2010 - 14th International Conference on Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.523-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00542484v1</w:t>
+                <w:t xml:space="preserve">hal-00495293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organization of Information for the Web using Hierarchical Fuzzy Clustering Algorithm based on Co-Occurrence Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">PORGY : réécriture et visualisation de graphes dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Pinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI-IAT '10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2010), 8e Atelier Visualisation et Extraction de Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WI-IAT.2010.86⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00542691v1</w:t>
+                <w:t xml:space="preserve">inria-00449745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living flows: enhanced exploration of edge-bundled graphs based on GPU-intensive edge rendering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactive Visualization and Navigation of Web Search Results Revealing Community Structures and Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faraz Zaidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Lambert</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">C. Pich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2010 - 14th International Conference on Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, London, United Kingdom. pp.523-530</w:t>
+              <w:t xml:space="preserve">Proceedings of Graphics Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Ottawa, Canada. pp.105-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00495293v1</w:t>
+                <w:t xml:space="preserve">inria-00538564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Visualization and Navigation of Web Search Results Revealing Community Structures and Bridges</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Identifying the Presence of Communities in Complex Networks Through Topological Decomposition and Component Densities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Graphics Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Ottawa, Canada. pp.105-112</w:t>
+              <w:t xml:space="preserve">EGC 2010, Extraction et Gestion de Connaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Yasmine Hamamat, Tunisia. pp.163-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00538564v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00538566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PORGY : réécriture et visualisation de graphes dynamiques</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tulip: a Scalable Graph Visualization Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Mathiaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC 2010), 8e Atelier Visualisation et Extraction de Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisie</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.623-624</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00449745v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00482563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the Presence of Communities in Complex Networks Through Topological Decomposition and Component Densities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Evaluating the Quality of Clustering Algorithms using Cluster Path Lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2010, Extraction et Gestion de Connaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Industrial Conference, ICDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Berlin, Germany. pp.42-56, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BIBM.2010.5706558⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00538566v1</w:t>
+                <w:t xml:space="preserve">inria-00542690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tulip: a Scalable Graph Visualization Framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">́Evaluer la qualité d’une fragmentation de graphe multi-niveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Mathiaut</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carole Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Queyroi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Hammamet, Tunisia. pp.623-624</w:t>
+              <w:t xml:space="preserve">MARAMI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00482563v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the Traffic and Flitter Challenges with Tulip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Revealing Hidden Community Structures and Identifying Bridges in Complex Networks: An Application to Analyzing Contents of Web Pages for Browsing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Atlantic City, New Jersey, USA, United States. pp.247-248</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Milano, Italy. pp.198-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413602v1</w:t>
+                <w:t xml:space="preserve">hal-00425144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing Hidden Community Structures and Identifying Bridges in Complex Networks: An Application to Analyzing Contents of Web Pages for Browsing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Solving the Traffic and Flitter Challenges with Tulip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Simonetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Archambault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2009 IEEE/WIC/ACM International Conference on Web Intelligence and Intelligent Agent Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Milano, Italy. pp.198-205</w:t>
+              <w:t xml:space="preserve">IEEE Symposium on Visual Analytics Science and Technology 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Atlantic City, New Jersey, USA, United States. pp.247-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425144v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edge Metrics for Visual Graph Analytics: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV: Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7072,64 +7072,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visual Exploration of (French) Commuter Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trung Tien Phan Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7174,411 +7174,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00272786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+                <w:t xml:space="preserve">Visualisation de graphes avec Tulip : exploration interactive de grandes masses de données en appui à la fouille de données et à l'extraction de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Novelli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
+              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.147-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
+                <w:t xml:space="preserve">lirmm-00203728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining DagMaps and Sugiyama Layout for the Navigation of Hierarchical Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Visually Mining the Datacube using a Pixel-Oriented Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bérengère Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland, France. pp.447-452</w:t>
+              <w:t xml:space="preserve">, Jul 2007, londres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00153862v1</w:t>
+                <w:t xml:space="preserve">lirmm-00153855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualisation de graphes avec Tulip : exploration interactive de grandes masses de données en appui à la fouille de données et à l'extraction de connaissances</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Combining DagMaps and Sugiyama Layout for the Navigation of Hierarchical Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bérengère Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC: Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Namur, Belgique. pp.147-156</w:t>
+              <w:t xml:space="preserve">IV'07: 11th International Conference on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zurich, Switzerland, France. pp.447-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00203728v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00153862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visually Mining the Data Cube Using a Pixel-Oriented Technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Information Visualisation, IV 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Sweden. pp.3--10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7597,472 +7597,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Quality Measure for Multi-Level Community Structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Just how dense are dense graphs in the real world? A methodological note</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNASC'06: 8th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, pp.63-68</w:t>
+              <w:t xml:space="preserve">BELIV 2006: BEyond time and errors: novel evaLuation methods for Information Visualization (AVI Workshop)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Venice, Italy, pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00091339v1</w:t>
+                <w:t xml:space="preserve">lirmm-00091354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just how dense are dense graphs in the real world? A methodological note</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Analysis of the Effective Uses of the Digital Workspace in Higher Education : the Case of the Languedoc-Roussillon Digital University 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huguette Albernhe-Giordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bonu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Charnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BELIV 2006: BEyond time and errors: novel evaLuation methods for Information Visualization (AVI Workshop)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Venice, Italy, pp.75-81</w:t>
+              <w:t xml:space="preserve">EUNIS: European University Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tartu, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00091354v1</w:t>
+                <w:t xml:space="preserve">lirmm-00097084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Effective Uses of the Digital Workspace in Higher Education : the Case of the Languedoc-Roussillon Digital University 2006</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiscale scatterplot matrix for visual and interactive exploration of metabonomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUNIS: European University Information Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Paris, France. pp.202-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00097084v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00091360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale scatterplot matrix for visual and interactive exploration of metabonomics data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Quality Measure for Multi-Level Community Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Delest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Fédou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Visual Information Expert Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SYNASC'06: 8th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, pp.63-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71027-1_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00091360v1</w:t>
+                <w:t xml:space="preserve">lirmm-00091339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une Approche MDS Hybride pour l'Exploration Visuelle Interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Douy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8113,77 +8113,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Level Networks: The Case of World Air Traffics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Amiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Tomar (Portugal)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8221,1244 +8221,1244 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, Poland</w:t>
+              <w:t xml:space="preserve">, 2004, Portugal. pp.633-641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307369v1</w:t>
+                <w:t xml:space="preserve">hal-00308258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Austin, United States. pp.135-142, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00308258v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of Extremal Infinite Smooth Words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Paquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brlek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Liège (Belgique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00108873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metric-Based Network Exploration and Multiscale Scatterplot</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Paquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srecko Brlek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Belgium. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFVIS.2004.47⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108871v1</w:t>
+                <w:t xml:space="preserve">hal-00391427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of the extremal infinite smooth words</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Montoises d'Informatique Théorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCVG: International Conference on Computer Vision Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Warsaw, Poland. pp.633-641, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/1-4020-4179-9_91⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00391427v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiscale hybrid MDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCVG: International Conference on Computer Vision Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, London, United Kingdom. pp.388-393, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IV.2004.1320173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/1-4020-4179-9_91⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108872v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale hybrid MDS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Bubble Tree Drawing Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Domenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV: Information Visualization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IV.2004.1320173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108864v1</w:t>
+                <w:t xml:space="preserve">hal-00307369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">A Tool for Metabolic and Regolatory Pathways Visual Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
+              <w:t xml:space="preserve">Conference on Visualization and Data Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. pp.46-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269464v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tool for Metabolic and Regolatory Pathways Visual Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Visualization and Data Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Santa Clara, United States. pp.46-55</w:t>
+              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Seattle, WA, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269772v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Chiricota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InfoVis: Information Visualization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Seattle, WA, United States. pp.75-81</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269770v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Auber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
+              <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, United States. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191947v1</w:t>
+                <w:t xml:space="preserve">hal-00307629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Visualization of Small World Networks</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Software Components Capture using Graph Clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chiricota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Symposition on Information Visualisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, United States. pp.75-81</w:t>
+              <w:t xml:space="preserve">IEEE International Workshop on Program Comprehension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Portland, Oregon, United States. pp.217-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307629v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random generation of directed acyclic graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dutour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9554,51 +9554,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eDOI: Exploration par Degrés d'Intérêt, une Exploration Visuelle des Réseaux Multicouches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9649,51 +9649,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory Degree of Interest: a visual interest-based exploration of multilayer networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9757,51 +9757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Analytics Science and Technology (IEEE VAST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. , Poster Electronic Proceedings VAST2014, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conf. on Visual Analytics Science and Technology (VAST), 2011 IEEE (Poster Abstract)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Providence, United States. , pp.293-294, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9930,77 +9930,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InfoVis for the Masses : Easy Navigation and Interactive Browsing of a Digital Catalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aveline Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV: Information Visualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10083,64 +10083,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fintan Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ghoniem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kerren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10197,51 +10197,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.223, 2013, 978-9400766761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10272,51 +10272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lechevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10347,64 +10347,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer Graphics Forum (Proceedings Eurographics/IEEE Symposium on Visualization)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamara Munzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weiskopf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10493,51 +10493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10601,64 +10601,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULIP 5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10752,51 +10752,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing for the signature of policy in online communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cottica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10843,64 +10843,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tulip III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11016,51 +11016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vanderdonckt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11124,51 +11124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Andre Boy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Ochs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11217,278 +11217,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Small World Perspective on Urban Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural Analysis of Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Melançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.19-32, 2013, 978-94-007-6676-1. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.69-80, 2013, 978-94-007-6676-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-6677-8_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6677-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002665v1</w:t>
+                <w:t xml:space="preserve">hal-01002667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Analysis of Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Small World Perspective on Urban Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Rozenblat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.69-80, 2013, 978-94-007-6676-1. </w:t>
+              <w:t xml:space="preserve">, Springer, pp.19-32, 2013, 978-94-007-6676-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-6677-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6677-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002667v1</w:t>
+                <w:t xml:space="preserve">hal-01002665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing Multilevel Clustering Methods on Weighted Graphs: The Case of Worldwide Air Passenger Traffic 2000-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods for Multilevel Analysis and Visualisation of Geographical Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.141-154, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11513,51 +11513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La visualisation d'information au service de la veille concurrentielle, de la fouille d'information et de la supervision de systèmes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Douy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11612,51 +11612,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A small world perspective on urban systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rozenblat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bavaud, Christophe Mager. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Theoretical and Quantitative Geography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lausanne, Faculté des Géosciences et de l'Environnement, pp.431-457, 2009, 978-2-9403-6808-2</w:t>
@@ -11814,51 +11814,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux sociaux, espaces collaboratifs et visualisation d'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Chauvin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information &amp; visualisation: enjeux, recherches et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès, pp.77-100, 2008</w:t>
@@ -11887,64 +11887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Networks through Visual Analytics: Incremental Hypothesis Building and Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11999,64 +11999,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire des mathématiques avec CalICo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Fedou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Couture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12178,51 +12178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maribel Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12289,64 +12289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des données en contexte universitaire : proposition d’un modèle de maturité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pinède</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12390,51 +12390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12478,51 +12478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12707,51 +12707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse et visualisation des réseaux criminels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Lavaud-Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12812,103 +12812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TULIP 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Delest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] LaBRI - Laboratoire Bordelais de Recherche en Informatique. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12934,64 +12934,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reusable genomes : Welcome to the green genetic algorithm world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurin Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13009,77 +13009,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generating Artificial Social Networks with Small World and Scale Free Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faraz Zaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Sallaberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7861, INRIA; LIRMM. 2012, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13101,103 +13101,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Tulip 3 Framework: A Scalable Software Library for Information Visualization Applications Based on Relational Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Auber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Archambault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Mathiaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7860, INRIA. 2012, pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -13223,77 +13223,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer la cohésion sémantique dans les corpus de documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8075, INRIA. 2012, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13328,64 +13328,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cohérence d'évènements médiatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Renoust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13448,51 +13448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi réguler la relation entre données publiques et données privées ?&amp;quot; Table ronde n°4, Biennale du numérique 2025, La gouvernance des données, un enjeu incontournable, ENSSIB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Melançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Vacqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13705,51 +13705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375696v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ciorna" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716231216030" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449781v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12664" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chomitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1596/1813-9450-7601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12644" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275356v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Qasim Pasta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0270-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579474v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-013-0335-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-013-0105-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.353-368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GQ9TV39D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391418v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#269;ko Brlek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105340v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenblat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105346v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brlek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017319v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552530v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012699300003690" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ciorna" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melan&#231;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghoniem" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20231055" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454963v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002406v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Nadal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2013.55" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937002v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.53" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927214v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492619" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542690v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2010.5706558" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542484v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blanc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542691v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.86" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538564v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413602v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425144v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tien Phan Quang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153862v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bohan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gauthier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091339v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091354v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00097084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108873v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391427v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weiskopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002665v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_5" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203723v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624040v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05392063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vacqu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moussier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449781v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Melan&#231;on" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pin&#232;de" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.12664" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04375696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasile Ciorna" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Petry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ghoniem" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14738716231216030" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090649v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cottica" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Davidov" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena G&#243;ralska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kubik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41109-023-00547-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878581v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Amer-Yahia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Bonifati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fromont" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labroche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3544903.3544911" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959817v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pinaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visinf.2020.09.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944505v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fintan Mcgee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Otjacques" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.13610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380339v6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lavaud-Legendre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plessard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laumond" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Chomitz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Koenig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Renoust" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1596/1813-9450-7601" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275356v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faraz Zaidi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Qasim Pasta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sallaberry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0270-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01467984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Munzner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.12644" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579474v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Queyroi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Delest" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc F&#233;dou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-013-0335-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002391v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reutenauer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877852v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-013-0105-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682550v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-8659.2012.03119.x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272829v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.22.353-368" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GQ9TV39D-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153838v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chiricota" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sre&#269;ko Brlek" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Paquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.412" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105346v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Paquin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brlek" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amiel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rozenblat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Philippe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2003.06.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00955689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Ido" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/dmtcs.233" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;sarm&#233;nien" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Henry Edmond Duchamp" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Krob" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312339v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fedou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaudin Vincent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585975v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04552530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0012699300003690" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770039v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-31726-2_4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093274v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Reif" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Souvignet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rossy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929950v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nichou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127777v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ciorna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M&#233;doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Melan&#231;on" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Petry" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ghoniem" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/evp.20231055" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277204v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Hassoun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178761v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feron" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675682v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450630v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Andrei" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Kirchner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462002v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2352/ISSN.2470-1173.2016.1.VDA-484" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01414234v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gourmelon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302434v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delassus" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Giot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cherrier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Barbieri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382598v3" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01338831v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.181.5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454963v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112592v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927214v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Viaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002406v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurin Nadal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2013.55" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772804v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Noirhomme-Fraiture" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2013.53" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936982v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2492517.2492619" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679668v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780201v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927215v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00563249v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maribel Fernandez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Namet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.48.7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542691v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WI-IAT.2010.86" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495293v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lambert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Auber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00449745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538564v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pich" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00538566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00482563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mary" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mathiaut" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00542690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2010.5706558" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542484v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Blanc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425144v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413602v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Simonetto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Archambault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272786v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trung Tien Phan Quang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203728v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Domenger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Novelli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153862v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bohan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Gauthier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306688v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091354v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00097084v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huguette Albernhe-Giordan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Charnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091360v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jourdan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71027-1_18" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00091339v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106468v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Douy" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gasne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106061v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00308258v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grivet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108871v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFVIS.2004.47" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108873v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391427v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srecko Brlek" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Grivet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-4020-4179-9_91" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108864v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2004.1320173" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307369v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269772v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269770v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191947v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307629v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chiricota" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269464v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dutour" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bousquet-M&#233;lou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016075v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112569v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00617547v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VAST.2011.6102480" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275401v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveline Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258726v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Kerren" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2200/S01094ED1V01Y202104VIS012" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00921189v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rozenblat" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00719459v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lechevallier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750354v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weiskopf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424944v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Andre Boy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Ochs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vanderdonckt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-06170-8_11" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654518v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourqui" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-7163-9_315-1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419748v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50901-3_4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096759v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-6170-8_315" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488004v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03331008v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002667v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_5" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002665v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6677-8_2" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203723v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002674v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272779v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Keim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Andrienko" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Fekete" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten G&#246;rg" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rn Kohlhammer" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00272781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312336v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Couture" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551264v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112575v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772820v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03643699v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariful Azad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Malek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Mccann" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02272401v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359308v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802500v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659971v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00659880v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736724v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624040v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-05392063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Robert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vacqu&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Moussier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>