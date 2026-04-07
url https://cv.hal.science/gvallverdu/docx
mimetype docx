--- v0 (2026-03-05)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (41)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t>
+                <w:t xml:space="preserve">Internal Calibration without Internal Calibrants by Mass Difference Analysis in FT-ICR Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Chacón-Patiño</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">Ryan P Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Holder Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro J Tello-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teja Potu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c05674⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (34), pp.18543-18552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950785v1</w:t>
+                <w:t xml:space="preserve">hal-05228721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Calibration without Internal Calibrants by Mass Difference Analysis in FT-ICR Mass Spectrometry</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teja Potu</w:t>
+                <w:t xml:space="preserve">Martha Chacón-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frye-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissa Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (34), pp.18543-18552. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), pp.3575-3588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c05674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228721v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
               </w:r>
@@ -727,4766 +727,5030 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of polymer films and biological matrices standards for selenium, mercury and endogenous elements quantitative LA-ICP MS imaging in entire rainbow trout fry</w:t>
+                <w:t xml:space="preserve">Aggregation of Asphaltene Subfractions A1 and A2 in Different Solvents from the Perspective of Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Labeyrie</w:t>
+                <w:t xml:space="preserve">Orlando Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">Brice Bouyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michau</w:t>
+                <w:t xml:space="preserve">Sócrates Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2023.109204⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.2681-2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04197105v1</w:t>
+                <w:t xml:space="preserve">hal-03996687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of polymer films and biological matrices standards for selenium, mercury and endogenous elements quantitative LA-ICP MS imaging in entire rainbow trout fry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Labeyrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+                <w:t xml:space="preserve">Dominique Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Genin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (14), pp.2444-2449. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.109204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2023.109204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072300v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04197105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Asphaltene Subfractions A1 and A2 in Different Solvents from the Perspective of Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Villegas</w:t>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (4), pp.2681-2691. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.2444-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996687v1</w:t>
+                <w:t xml:space="preserve">hal-04072300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancellation of dipole moment of models of asphaltene aggregates as a mean for their dispersion in toluene and THF calculated using molecular dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlando Villegas</w:t>
+                <w:t xml:space="preserve">Haddon’s POAV2 vs POAV theory for non-planar molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sabalot-Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126472⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (17), pp.174109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0170800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872557v1</w:t>
+                <w:t xml:space="preserve">hal-05543117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel ReaxFF reactive potential for organochloride molecules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Bégué</w:t>
+                <w:t xml:space="preserve">Cancellation of dipole moment of models of asphaltene aggregates as a mean for their dispersion in toluene and THF calculated using molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Socrates Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 334, pp.126472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2022.126472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0120831⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03856305v1</w:t>
+                <w:t xml:space="preserve">hal-03872557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the electrochemical behavior of Birnessite to the morphology and specific surface: interest of studying the surface reactivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+                <w:t xml:space="preserve">Development of a novel ReaxFF reactive potential for organochloride molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (10), pp.12359-12372. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 157 (18), pp.184302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0120831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03872467v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
+                <w:t xml:space="preserve">Relating the electrochemical behavior of Birnessite to the morphology and specific surface: interest of studying the surface reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 369, pp.130801. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10), pp.12359-12372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318841v1</w:t>
+                <w:t xml:space="preserve">hal-03872467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on LiNi0.6Mn0.2Co0.2O2 layered oxide performance in Li-Ion batteries</w:t>
+                <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Soloy</w:t>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Allouche</w:t>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (5), pp.5617-5632. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369, pp.130801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03662948v1</w:t>
+                <w:t xml:space="preserve">hal-03318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity at the electrode-electrolyte interfaces in Li-ion and gel electrolyte lithium batteries for LiNi0.6Mn0.2Co0.2O2 with different particle sizes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (5), pp.5617-5632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.2c04249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the morphological dependency of the LiNi0.6Mn0.2Co0.2O2 layered oxide reactivity in Li-ion batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size on LiNi0.6Mn0.2Co0.2O2 layered oxide performance in Li-Ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 5 (7), pp.8669-8685. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01223⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 5 (5), pp.5617-5632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.1c03924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684103v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Unravelling the morphological dependency of the LiNi0.6Mn0.2Co0.2O2 layered oxide reactivity in Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Soloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Ledeuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (7), pp.8669-8685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229987v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue localization of selenium of parental or dietary origin in rainbow trout ( Oncorhynchus mykiss ) fry using LA-ICP MS bioimaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Surface reactivity of Li2MnO3: Structural and morphological impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfaa008⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03097490v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of Li2MnO3: Structural and morphological impact</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Advances and Challenges in the Molecular Characterization of Petroporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy M Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha L Chacón-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joachim Allouche</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148514⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (22), pp.18056-18077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075443v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and Challenges in the Molecular Characterization of Petroporphyrins</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giusti</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326412v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03229987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Tissue localization of selenium of parental or dietary origin in rainbow trout ( Oncorhynchus mykiss ) fry using LA-ICP MS bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfaa008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02744⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03043502v1</w:t>
+                <w:t xml:space="preserve">hal-03097490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the molecular topology and local geometry: Haddon’s pyramidalization angle and the Gaussian curvature</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sócrates Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0008368⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.13954-13965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902664v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and Characterization of Petroleum Asphaltene: Focus on Metalopetroleomics</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Role of the porphyrins and demulsifiers in the aggregation process of asphaltenes at water/oil interfaces under desalting conditions: a molecular dynamics study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8111504⟩</w:t>
+              <w:t xml:space="preserve">Petroleum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (3), pp.797-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12182-020-00426-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03016944v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05543272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the vanadium−asphaltene nanoaggregate link with silver triflate complexation and GPC ICP-MS analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Fractionation and Characterization of Petroleum Asphaltene: Focus on Metalopetroleomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02505⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr8111504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021936v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox activity of nickel and vanadium porphyrins: a possible mechanism behind petroleum genesis and maturation?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Relating the molecular topology and local geometry: Haddon’s pyramidalization angle and the Gaussian curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9RA01104H⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (24), pp.244310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095223v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asphaltene aggregation studied by molecular dynamics simulations: role of the molecular architecture and solvents on the supramolecular or colloidal behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the vanadium−asphaltene nanoaggregate link with silver triflate complexation and GPC ICP-MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alfarra</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Rémi Moulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petroleum Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12182-019-0321-y⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.13759-13766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172587v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Redox activity of nickel and vanadium porphyrins: a possible mechanism behind petroleum genesis and maturation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gunessee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02728⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.9509-9516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9RA01104H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01781969v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Asphaltene aggregation studied by molecular dynamics simulations: role of the molecular architecture and solvents on the supramolecular or colloidal behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01901⟩</w:t>
+              <w:t xml:space="preserve">Petroleum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.669-684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12182-019-0321-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095392v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of Li2MnO3: first-principles and experimental study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joachim Allouche</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b14826⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2681 - 2692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670660v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01781969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and surface reactivity relationship in the Li1+xMn2–xO4 spinel with x = 0.05 and 0.10: a combined first-principle and experimental study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.7b15249⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.11153-11164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01680977v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of metalloporphyrins on the physical-chemical properties of petroleum fluids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+                <w:t xml:space="preserve">Surface reactivity of Li2MnO3: first-principles and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuel</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (50), pp.44222-44230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b14826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.065⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03227479v1</w:t>
+                <w:t xml:space="preserve">hal-01670660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principle study of the surface reactivity of layered lithium oxides LiMO2 (M = Ni, Mn, Co)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Morphology and surface reactivity relationship in the Li1+xMn2–xO4 spinel with x = 0.05 and 0.10: a combined first-principle and experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.01.004⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (51), pp.44922-44930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.7b15249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01495814v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01680977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Study of Nanoaggregation in Asphaltene Mixtures: Effects of the N, O, and S Heteroatoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First principle study of the surface reactivity of layered lithium oxides LiMO2 (M = Ni, Mn, Co)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minvielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Andreu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01170⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 649, pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495764v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible Existence of a Monovalent Coordination for Nitrogen Atoms in LixPOyNz Solid Electrolyte: Modeling of X-ray Photoelectron Spectroscopy and Raman Spectra.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of metalloporphyrins on the physical-chemical properties of petroleum fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C R Sodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Guille</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Ahmad Alfarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b08427⟩</w:t>
+              <w:t xml:space="preserve">Fuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 188, pp.374 - 381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fuel.2016.10.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536057v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-principle calculation of core level binding energies of Li x PO y N z solid electrolyte</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics Study of Nanoaggregation in Asphaltene Mixtures: Effects of the N, O, and S Heteroatoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.C.R. Sodero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Guille</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Korb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4904720⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (7), pp.5656-5664. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.6b01170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03227484v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First principles calculations of solid-solid interfaces: An application to conversion materials for lithium-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Possible Existence of a Monovalent Coordination for Nitrogen Atoms in LixPOyNz Solid Electrolyte: Modeling of X-ray Photoelectron Spectroscopy and Raman Spectra.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Cras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (41), pp.22063--22071. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.23379--23387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c2jm35078e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b08427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499190v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of the green fluorescent protein on the nanosecond time scale</w:t>
+                <w:t xml:space="preserve">First-principle calculation of core level binding energies of Li x PO y N z solid electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jonasson</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Émilie Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ct200150r⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 141 (24), pp.244703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4904720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550017v1</w:t>
+                <w:t xml:space="preserve">hal-03227484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic simulations of shock-to-detonation transition in reactive liquid high explosive</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">First principles calculations of solid-solid interfaces: An application to conversion materials for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Cras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/68007⟩</w:t>
+              <w:t xml:space="preserve">J. Mater. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (41), pp.22063--22071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm35078e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676470v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between pH, structure, and absorption spectrum of Cerulean: A study by molecular dynamics and TD DFT calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Excited state dynamics of the green fluorescent protein on the nanosecond time scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Jonasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Teuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.22628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.1990-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct200150r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01550018v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using biased molecular dynamics and Brownian dynamics in the study of fluorescent proteins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Mesoscopic simulations of shock-to-detonation transition in reactive liquid high explosive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbiens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Levy</w:t>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 898 (1-3), pp.73-81. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (6), pp.68007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.theochem.2008.07.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/68007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01550019v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyan fluorescent protein: Molecular dynamics, simulations, and electronic absorption spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Relation between pH, structure, and absorption spectrum of Cerulean: A study by molecular dynamics and TD DFT calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mérola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (4), pp.1040-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.22628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp054656w⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01550021v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyan fluorescent protein : molecular dynamics, simulations, and electronic absorption spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Using biased molecular dynamics and Brownian dynamics in the study of fluorescent proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Structure: THEOCHEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 898 (1-3), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.theochem.2008.07.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyan fluorescent protein: Molecular dynamics, simulations, and electronic absorption spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laguitton-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054656w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01550021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyan fluorescent protein : molecular dynamics, simulations, and electronic absorption spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Demachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Laguitton-Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Durnerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5496,663 +5760,663 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millions of mass spectral peaks resolved and detected: Now What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.31864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the LiNi0.6Mn0.2Co0.2O2 (NMC 622) layered oxide morphology on the positive electrode/electrolyte interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d'Étude des Composés d'Insertion, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the LiNi0.6Mn0.2Co0.2O2 (NMC 622) layered oxide morphology on the positive electrode/electrolyte interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2021 Conference - European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Visioconférence, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asphaltenes and porphyrins molecular cartography and the aggregation properties studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C.R. Sodero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Petroleum Phase Behavior and Fouling, Le Havre (France), 11-15 June 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6162,137 +6426,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation Phenomenom in Complex Matrix by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Acevedo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sócrates Acevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales transfrontalières UPPA/UNIZAR (IVe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6302,244 +6566,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating the shape of a molecule and its reactivity -Haddon's Curvature and the Pyramidalization Angle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulations of Shock to Detonation Transition in Nitromethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6549,100 +6813,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de processus photophysiques dans des protéines fluorescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00431879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6652,105 +6916,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of complex systems: A point of view from theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Université de Pau et des Pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04826222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6897,51 +7161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tello Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P Rodgers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hendrickson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Holder Montenegro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro J Tello-Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Potu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04336260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0120831" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662948v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soloy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03924" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04249" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684103v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902664v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008368" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021936v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02505" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550017v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonasson" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rola" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200150r" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550018v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pasquier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22628" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD393C2978177FF56B68C9984843A3D26C5CC68C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550019v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.012" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VK2CXVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550021v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375073v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hendrickson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566633v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569578v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05534541v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acevedo Fernandez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490358v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431879v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826222v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tello Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P Rodgers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hendrickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Holder Montenegro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro J Tello-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Potu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04336260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0120831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008368" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonasson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200150r" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22628" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD393C2978177FF56B68C9984843A3D26C5CC68C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VK2CXVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375073v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hendrickson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31864" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05534541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acevedo Fernandez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>