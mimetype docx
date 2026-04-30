--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -234,161 +234,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Calibration without Internal Calibrants by Mass Difference Analysis in FT-ICR Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan P Rodgers</w:t>
+                <w:t xml:space="preserve">Pietro Delre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher L Hendrickson</w:t>
+                <w:t xml:space="preserve">Ali Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A Holder Montenegro</w:t>
+                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro J Tello-Rodriguez</w:t>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teja Potu</w:t>
+                <w:t xml:space="preserve">Michele Saviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (34), pp.18543-18552. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (31), pp.16644-16663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228721v1</w:t>
+                <w:t xml:space="preserve">hal-05225739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t>
               </w:r>
@@ -502,161 +502,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
+                <w:t xml:space="preserve">Internal Calibration without Internal Calibrants by Mass Difference Analysis in FT-ICR Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Delre</w:t>
+                <w:t xml:space="preserve">Ryan P Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Chahine</w:t>
+                <w:t xml:space="preserve">Christopher L Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
+                <w:t xml:space="preserve">Christopher A Holder Montenegro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domenico Alberga</w:t>
+                <w:t xml:space="preserve">Alvaro J Tello-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Saviano</w:t>
+                <w:t xml:space="preserve">Teja Potu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (31), pp.16644-16663. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (34), pp.18543-18552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225739v1</w:t>
+                <w:t xml:space="preserve">hal-05228721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive molecular dynamics simulations of plastics pyrolysis with additives: Comparison of ReaxFF branches and experimental results</w:t>
               </w:r>
@@ -727,161 +727,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Asphaltene Subfractions A1 and A2 in Different Solvents from the Perspective of Molecular Dynamics Simulations</w:t>
+                <w:t xml:space="preserve">Haddon’s POAV2 vs POAV theory for non-planar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orlando Villegas</w:t>
+                <w:t xml:space="preserve">J. Sabalot-Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sócrates Acevedo</w:t>
+                <w:t xml:space="preserve">D. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jimmy Castillo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37 (4), pp.2681-2691. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (17), pp.174109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0170800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996687v1</w:t>
+                <w:t xml:space="preserve">hal-05543117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of polymer films and biological matrices standards for selenium, mercury and endogenous elements quantitative LA-ICP MS imaging in entire rainbow trout fry</w:t>
               </w:r>
@@ -1125,187 +1121,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haddon’s POAV2 vs POAV theory for non-planar molecules</w:t>
+                <w:t xml:space="preserve">Aggregation of Asphaltene Subfractions A1 and A2 in Different Solvents from the Perspective of Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sabalot-Cuzzubbo</w:t>
+                <w:t xml:space="preserve">Orlando Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">Brice Bouyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bégué</w:t>
+                <w:t xml:space="preserve">Sócrates Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cresson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 159 (17), pp.174109. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37 (4), pp.2681-2691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0170800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.2c03054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543117v1</w:t>
+                <w:t xml:space="preserve">hal-03996687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancellation of dipole moment of models of asphaltene aggregates as a mean for their dispersion in toluene and THF calculated using molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,51 +1313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socrates Acevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 334, pp.126472. </w:t>
@@ -2163,1212 +2163,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03684103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity of Li2MnO3: Structural and morphological impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Joachim Allouche</w:t>
+                <w:t xml:space="preserve">Lénaïc Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148514⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03075443v1</w:t>
+                <w:t xml:space="preserve">hal-03229987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances and Challenges in the Molecular Characterization of Petroporphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tissue localization of selenium of parental or dietary origin in rainbow trout ( Oncorhynchus mykiss ) fry using LA-ICP MS bioimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amy M Mckenna</w:t>
+                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha L Chacón-Patiño</w:t>
+                <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02002⟩</w:t>
+              <w:t xml:space="preserve">Metallomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfaa008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326412v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+                <w:t xml:space="preserve">Surface reactivity of Li2MnO3: Structural and morphological impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lénaïc Madec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Laurence Croguennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 542, pp.148514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.148514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03229987v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03075443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue localization of selenium of parental or dietary origin in rainbow trout ( Oncorhynchus mykiss ) fry using LA-ICP MS bioimaging</w:t>
+                <w:t xml:space="preserve">Advances and Challenges in the Molecular Characterization of Petroporphyrins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Wischhusen</w:t>
+                <w:t xml:space="preserve">Amy M Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
+                <w:t xml:space="preserve">Martha L Chacón-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Bueno</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metallomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (2), </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (22), pp.18056-18077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mtomcs/mfaa008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.1c02002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097490v1</w:t>
+                <w:t xml:space="preserve">hal-03326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orlando Villegas</w:t>
+                <w:t xml:space="preserve">Relating the molecular topology and local geometry: Haddon’s pyramidalization angle and the Gaussian curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02744⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (24), pp.244310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0008368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043502v1</w:t>
+                <w:t xml:space="preserve">hal-02902664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the porphyrins and demulsifiers in the aggregation process of asphaltenes at water/oil interfaces under desalting conditions: a molecular dynamics study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petroleum Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (3), pp.797-810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12182-020-00426-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation and Characterization of Petroleum Asphaltene: Focus on Metalopetroleomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pr8111504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the molecular topology and local geometry: Haddon’s pyramidalization angle and the Gaussian curvature</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding the vanadium−asphaltene nanoaggregate link with silver triflate complexation and GPC ICP-MS analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Moulian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0008368⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.13759-13766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902664v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the vanadium−asphaltene nanoaggregate link with silver triflate complexation and GPC ICP-MS analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Quan Shi</w:t>
+                <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orlando Villegas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sócrates Acevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.13759-13766. </w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.13954-13965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c02744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021936v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox activity of nickel and vanadium porphyrins: a possible mechanism behind petroleum genesis and maturation?</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asphaltene aggregation studied by molecular dynamics simulations: role of the molecular architecture and solvents on the supramolecular or colloidal behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,70 +3616,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3699,121 +3699,121 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (3), pp.2681 - 2692. </w:t>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.11153-11164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781969v1</w:t>
+                <w:t xml:space="preserve">hal-02095392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Santos Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,134 +3833,134 @@
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (11), pp.11153-11164. </w:t>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2681 - 2692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095392v1</w:t>
+                <w:t xml:space="preserve">hal-01781969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reactivity of Li2MnO3: first-principles and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4024,51 +4024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and surface reactivity relationship in the Li1+xMn2–xO4 spinel with x = 0.05 and 0.10: a combined first-principle and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4076,51 +4076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (51), pp.44922-44930. </w:t>
@@ -4339,51 +4339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Korb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4926,291 +4926,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state dynamics of the green fluorescent protein on the nanosecond time scale</w:t>
+                <w:t xml:space="preserve">Mesoscopic simulations of shock-to-detonation transition in reactive liquid high explosive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Jonasson</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Teuler</w:t>
+                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ridard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 7 (6), pp.1990-1997. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 96 (6), pp.68007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct200150r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/68007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550017v1</w:t>
+                <w:t xml:space="preserve">hal-00676470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscopic simulations of shock-to-detonation transition in reactive liquid high explosive</w:t>
+                <w:t xml:space="preserve">Excited state dynamics of the green fluorescent protein on the nanosecond time scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
+                <w:t xml:space="preserve">G. Jonasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Bourasseau</w:t>
+                <w:t xml:space="preserve">J.-M. Teuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desbiens</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">F. Mérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Ridard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 96 (6), pp.68007. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (6), pp.1990-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/96/68007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ct200150r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00676470v1</w:t>
+                <w:t xml:space="preserve">hal-01550017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between pH, structure, and absorption spectrum of Cerulean: A study by molecular dynamics and TD DFT calculations</w:t>
               </w:r>
@@ -5222,77 +5222,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (4), pp.1040-1054. </w:t>
@@ -5368,51 +5368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Levy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5465,292 +5465,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01550019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyan fluorescent protein: Molecular dynamics, simulations, and electronic absorption spectrum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complex Fluorescence of the Cyan Fluorescent Protein: Comparisons with the H148D Variant and Consequences for Quantitative Cell Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Laguitton-Pasquier</w:t>
+                <w:t xml:space="preserve">Aude Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Durnerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">Myriam Ridhoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Cinquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Erard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp054656w⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47, pp.12483 - 12492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi801400d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01550021v1</w:t>
+                <w:t xml:space="preserve">hal-05556009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyan fluorescent protein : molecular dynamics, simulations, and electronic absorption spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ridard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laguitton-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp054656w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00108327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5760,185 +5781,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millions of mass spectral peaks resolved and detected: Now What?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryan Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Hendrickson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Prague, Czech Republic. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2025.31864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05375073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5997,73 +6018,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the LiNi0.6Mn0.2Co0.2O2 (NMC 622) layered oxide morphology on the positive electrode/electrolyte interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6122,73 +6143,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe Français d'Étude des Composés d'Insertion - GFECI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français d'Étude des Composés d'Insertion, Mar 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the LiNi0.6Mn0.2Co0.2O2 (NMC 622) layered oxide morphology on the positive electrode/electrolyte interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Soloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6247,73 +6268,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2021 Conference - European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Visioconférence, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asphaltenes and porphyrins molecular cartography and the aggregation properties studied by molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6372,51 +6393,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Petroleum Phase Behavior and Fouling, Le Havre (France), 11-15 June 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01816724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6426,137 +6447,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation Phenomenom in Complex Matrix by Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Acevedo Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimmy Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sócrates Acevedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales transfrontalières UPPA/UNIZAR (IVe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05534541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6566,244 +6587,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating the shape of a molecule and its reactivity -Haddon's Curvature and the Pyramidalization Angle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02490358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulations of Shock to Detonation Transition in Nitromethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00609415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6813,100 +6834,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de processus photophysiques dans des protéines fluorescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00431879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6916,105 +6937,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of complex systems: A point of view from theoretical chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. Université de Pau et des Pays de l'Adour, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04826222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId218"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7161,51 +7182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tello Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P Rodgers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hendrickson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Holder Montenegro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro J Tello-Rodriguez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Potu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02420" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04336260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543117v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cresson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cresson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170800" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0120831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016944v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902664v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008368" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021936v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02505" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550017v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonasson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rola" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200150r" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22628" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD393C2978177FF56B68C9984843A3D26C5CC68C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VK2CXVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550021v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375073v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hendrickson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31864" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566633v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569578v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05534541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acevedo Fernandez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490358v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431879v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826222v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tello Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P Rodgers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hendrickson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Holder Montenegro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro J Tello-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Potu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04336260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cresson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0120831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200150r" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22628" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD393C2978177FF56B68C9984843A3D26C5CC68C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VK2CXVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hendrickson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31864" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05534541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acevedo Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>