--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
+                <w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Delre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Michele Saviano</w:t>
+                <w:t xml:space="preserve">Martha Chacón-Patiño</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Frye-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lissa Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winston Robbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (7), pp.3575-3588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c05674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225739v1</w:t>
+                <w:t xml:space="preserve">hal-04950785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Molecular Composition of Wood Pyrolysis Bio-Oils Revealed by HPLC-FT-ICR MS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Internal Calibration without Internal Calibrants by Mass Difference Analysis in FT-ICR Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan P Rodgers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher L Hendrickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher A Holder Montenegro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvaro J Tello-Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Chacón-Patiño</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">Teja Potu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 39 (7), pp.3575-3588. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97 (34), pp.18543-18552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c05674⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950785v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Calibration without Internal Calibrants by Mass Difference Analysis in FT-ICR Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Shedding light on the HSAB-guided sulfur–selenium antagonism in mercury coordination and reactivity toward biologically relevant systems: a DFT and MD study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan P Rodgers</w:t>
+                <w:t xml:space="preserve">Pietro Delre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher L Hendrickson</w:t>
+                <w:t xml:space="preserve">Ali Chahine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher A Holder Montenegro</w:t>
+                <w:t xml:space="preserve">Giuseppe Felice Mangiatordi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvaro J Tello-Rodriguez</w:t>
+                <w:t xml:space="preserve">Domenico Alberga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teja Potu</w:t>
+                <w:t xml:space="preserve">Michele Saviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97 (34), pp.18543-18552. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (31), pp.16644-16663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.5c02420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5cp01736j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228721v1</w:t>
+                <w:t xml:space="preserve">hal-05225739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactive molecular dynamics simulations of plastics pyrolysis with additives: Comparison of ReaxFF branches and experimental results</w:t>
               </w:r>
@@ -727,421 +727,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haddon’s POAV2 vs POAV theory for non-planar molecules</w:t>
+                <w:t xml:space="preserve">Development of polymer films and biological matrices standards for selenium, mercury and endogenous elements quantitative LA-ICP MS imaging in entire rainbow trout fry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sabalot-Cuzzubbo</w:t>
+                <w:t xml:space="preserve">Laurie Labeyrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cresson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bégué</w:t>
+                <w:t xml:space="preserve">Dominique Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cresson</w:t>
+                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mounicou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0170800⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.109204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2023.109204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543117v1</w:t>
+                <w:t xml:space="preserve">hal-04197105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of polymer films and biological matrices standards for selenium, mercury and endogenous elements quantitative LA-ICP MS imaging in entire rainbow trout fry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Michau</w:t>
+                <w:t xml:space="preserve">Rémi Pétuya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Fontagné-Dicharry</w:t>
+                <w:t xml:space="preserve">Alberto Insuasty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Mounicou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Genin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 194, pp.109204. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (14), pp.2444-2449. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2023.109204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04197105v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Detection of Choline in Pseudophysiological Medium with a Fluorescent Cage Receptor</w:t>
+                <w:t xml:space="preserve">Haddon’s POAV2 vs POAV theory for non-planar molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fantozzi</w:t>
+                <w:t xml:space="preserve">J. Sabalot-Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pétuya</w:t>
+                <w:t xml:space="preserve">N. Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Insuasty</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">D. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Genin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (14), pp.2444-2449. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 159 (17), pp.174109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.3c00606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0170800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072300v1</w:t>
+                <w:t xml:space="preserve">hal-05543117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of Asphaltene Subfractions A1 and A2 in Different Solvents from the Perspective of Molecular Dynamics Simulations</w:t>
               </w:r>
@@ -1493,295 +1493,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03856305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the electrochemical behavior of Birnessite to the morphology and specific surface: interest of studying the surface reactivity</w:t>
+                <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Lemoine</w:t>
+                <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
+                <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Olchowka</w:t>
+                <w:t xml:space="preserve">Noëlle Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
+                <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (10), pp.12359-12372. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 369, pp.130801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872467v1</w:t>
+                <w:t xml:space="preserve">hal-03318841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile fingerprint of food products with untargeted SIFT-MS data coupled with mixomics methods for profile discrimination: application case on cheese</w:t>
+                <w:t xml:space="preserve">Relating the electrochemical behavior of Birnessite to the morphology and specific surface: interest of studying the surface reactivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Reyrolle</w:t>
+                <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Ghislain</w:t>
+                <w:t xml:space="preserve">Ronan Invernizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlle Bru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+                <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Pigot</w:t>
+                <w:t xml:space="preserve">Liliane Guerlou-Demourgues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 369, pp.130801. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (10), pp.12359-12372. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.130801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.2c01942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318841v1</w:t>
+                <w:t xml:space="preserve">hal-03872467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivity at the electrode-electrolyte interfaces in Li-ion and gel electrolyte lithium batteries for LiNi0.6Mn0.2Co0.2O2 with different particle sizes</w:t>
               </w:r>
@@ -1819,51 +1819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (5), pp.5617-5632. </w:t>
@@ -1953,51 +1953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (5), pp.5617-5632. </w:t>
@@ -2169,103 +2169,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reactivity and surface characterization of the layered β(III)-CoOOH material: an experimental and computational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lemoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Invernizzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïc Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Olchowka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (16), pp.8570-8581. </w:t>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Arnaudguilhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2463,51 +2463,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,51 +2597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy M Mckenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha L Chacón-Patiño</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2699,144 +2699,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relating the molecular topology and local geometry: Haddon’s pyramidalization angle and the Gaussian curvature</w:t>
+                <w:t xml:space="preserve">Fractionation and Characterization of Petroleum Asphaltene: Focus on Metalopetroleomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Fang Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacky Cresson</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 152 (24), pp.244310. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0008368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr8111504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902664v1</w:t>
+                <w:t xml:space="preserve">hal-03016944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the porphyrins and demulsifiers in the aggregation process of asphaltenes at water/oil interfaces under desalting conditions: a molecular dynamics study</w:t>
               </w:r>
@@ -2861,51 +2874,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2950,239 +2963,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fractionation and Characterization of Petroleum Asphaltene: Focus on Metalopetroleomics</w:t>
+                <w:t xml:space="preserve">Relating the molecular topology and local geometry: Haddon’s pyramidalization angle and the Gaussian curvature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fang Zheng</w:t>
+                <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Vallverdu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quan Shi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Brice Bouyssière</w:t>
+                <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 152 (24), pp.244310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr8111504⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0008368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016944v1</w:t>
+                <w:t xml:space="preserve">hal-02902664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the vanadium−asphaltene nanoaggregate link with silver triflate complexation and GPC ICP-MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Moulian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Barrère-Mangote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quan Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 34 (11), pp.13759-13766. </w:t>
@@ -3233,51 +3233,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Cartography of A1 and A2 Asphaltene Subfractions from Classical Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orlando Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3514,51 +3514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3616,295 +3616,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
+                <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (11), pp.11153-11164. </w:t>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.2681 - 2692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01901⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095392v1</w:t>
+                <w:t xml:space="preserve">hal-01781969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Asphaltene Aggregation toward the Molecular Architecture under Desalting Thermodynamic Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Santos Silva</w:t>
+                <w:t xml:space="preserve">Impact of H-Bonds and Porphyrins on Asphaltene Aggregation As Revealed by Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Santos Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alfarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bouyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (3), pp.2681 - 2692. </w:t>
+              <w:t xml:space="preserve">, 2018, 32 (11), pp.11153-11164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.7b02728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.8b01901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01781969v1</w:t>
+                <w:t xml:space="preserve">hal-02095392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reactivity of Li2MnO3: first-principles and experimental study</w:t>
               </w:r>
@@ -3929,51 +3929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Croguennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4037,51 +4037,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and surface reactivity relationship in the Li1+xMn2–xO4 spinel with x = 0.05 and 0.10: a combined first-principle and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Quesne-Turin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4158,51 +4158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principle study of the surface reactivity of layered lithium oxides LiMO2 (M = Ni, Mn, Co)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Minvielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,51 +4581,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible Existence of a Monovalent Coordination for Nitrogen Atoms in LixPOyNz Solid Electrolyte: Modeling of X-ray Photoelectron Spectroscopy and Raman Spectra.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Tison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4724,51 +4724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Baraille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 141 (24), pp.244703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4815,51 +4815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First principles calculations of solid-solid interfaces: An application to conversion materials for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5088,51 +5088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Jonasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Teuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mérola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5196,51 +5196,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between pH, structure, and absorption spectrum of Cerulean: A study by molecular dynamics and TD DFT calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5342,51 +5342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using biased molecular dynamics and Brownian dynamics in the study of fluorescent proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Demachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Laguitton-Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Durnerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 109 (50), pp.24121-24133. </w:t>
@@ -5929,103 +5929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typicality of French Ossau-Iraty Cheeses by Direct Injection Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Reyrolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlle Bru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Salvato Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCT 2021 - The 7th International Conference on Food Chemistry and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual, France</w:t>
@@ -6601,90 +6601,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating the shape of a molecule and its reactivity -Haddon's Curvature and the Pyramidalization Angle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Sabalot-Cuzzubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bégué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Cresson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6715,51 +6715,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Simulations of Shock to Detonation Transition in Nitromethane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desbiens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6848,51 +6848,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude théorique de processus photophysiques dans des protéines fluorescentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Vallverdu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Paris Sud - Paris XI, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7182,51 +7182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tello Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228721v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P Rodgers" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hendrickson" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Holder Montenegro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro J Tello-Rodriguez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Potu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02420" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04336260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cresson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cresson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170800" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0120831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016944v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111504" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200150r" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22628" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD393C2978177FF56B68C9984843A3D26C5CC68C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VK2CXVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hendrickson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31864" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05534541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acevedo Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459536v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Frye-Jones" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lissa Anderson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winston Robbins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Salvato Vallverdu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Tello Rodriguez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05562" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04950785v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c05674" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228721v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan P Rodgers" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher L Hendrickson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher A Holder Montenegro" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro J Tello-Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teja Potu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c02420" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05225739v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Delre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Chahine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Felice Mangiatordi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Alberga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Saviano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5cp01736j" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04336260v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2023.106266" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04197105v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Labeyrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Vallverdu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Fontagn&#233;-Dicharry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mounicou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2023.109204" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072300v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fantozzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi P&#233;tuya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Insuasty" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c00606" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543117v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cresson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cresson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0170800" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03996687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orlando Villegas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssiere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#243;crates Acevedo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Castillo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.2c03054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03872557v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bouyssi&#232;re" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Socrates Acevedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.126472" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;gu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0120831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03318841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Reyrolle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Ghislain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Bru" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pigot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130801" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lemoine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Invernizzi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Guerlou-Demourgues" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01942" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684124v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Soloy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Allouche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.2c04249" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662948v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.1c03924" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Ledeuil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.2c01223" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03229987v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;c Madec" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c00041" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03097490v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Wischhusen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Arnaudguilhem" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Bueno" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mtomcs/mfaa008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075443v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Quesne-Turin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Croguennec" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.148514" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326412v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy M Mckenna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha L Chac&#243;n-Pati&#241;o" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giusti" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.1c02002" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quan Shi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111504" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543272v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Santos Silva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alfarra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-020-00426-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02902664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sabalot-Cuzzubbo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Cresson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0008368" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Moulian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Barr&#232;re-Mangote" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02505" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03043502v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c02744" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02095223v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Munoz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gunessee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baraille" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA01104H" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172587v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Santos Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12182-019-0321-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01781969v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.7b02728" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.8b01901" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670660v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b14826" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b15249" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495814v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minvielle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2016.01.004" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9L1RK2XB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227479v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C R Sodero" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Korb" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Alfarra" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2016.10.065" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495764v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C.R. Sodero" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Korb" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.6b01170" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536057v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b08427" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03227484v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Guille" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4904720" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499190v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Cras" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm35078e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Maillet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Bourasseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desbiens" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/96/68007" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550017v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jonasson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Teuler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;rola" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ridard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct200150r" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550018v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Demachy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22628" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AD393C2978177FF56B68C9984843A3D26C5CC68C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01550019v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Levy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2008.07.012" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5VK2CXVM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556009v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Villoing" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ridhoir" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cinquin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Erard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alvarez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi801400d" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GX5W30BF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108327v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Laguitton-Pasquier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Durnerin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp054656w" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CQ7B1V0D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375073v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Rodgers" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Hendrickson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Afonso" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2025.31864" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03414095v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566633v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816724v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05534541v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Acevedo Fernandez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490358v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609415v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00431879v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04826222v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>