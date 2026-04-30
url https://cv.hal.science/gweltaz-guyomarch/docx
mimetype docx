--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -6048,182 +6048,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre d’Aphrodise et le premier moteur comme principe</w:t>
+                <w:t xml:space="preserve">Analyse et axiomes. La connaissance du premier principe selon Alexandre d’Aphrodise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc-Antoine Gavray; Alexandra Michalewski. </w:t>
+              <w:t xml:space="preserve">Peeters. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les principes cosmologiques du platonisme : origines, influences et systématisation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réceptions de la théologie aristotélicienne. D’Aristote à Michel d’Ephèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 159-183, 2017, 9789042934832</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01745304v1</w:t>
+                <w:t xml:space="preserve">hal-03198051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et axiomes. La connaissance du premier principe selon Alexandre d’Aphrodise</w:t>
+                <w:t xml:space="preserve">Alexandre d’Aphrodise et le premier moteur comme principe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gweltaz Guyomarc’h</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Peeters. </w:t>
+              <w:t xml:space="preserve">Marc-Antoine Gavray; Alexandra Michalewski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réceptions de la théologie aristotélicienne. D’Aristote à Michel d’Ephèse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les principes cosmologiques du platonisme : origines, influences et systématisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.143-165, 2017, 978-2-503-56633-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.MON-EB.5.112297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03198051v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01745304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métaphysique et Organon selon Alexandre d’Aphrodise : l’utilité de la logique pour la philosophie première</w:t>
               </w:r>
@@ -6943,51 +6943,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6460733D"/>
+    <w:nsid w:val="489361A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7174,51 +7174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gweltaz-guyomarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3255-3745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167008129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72846" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/7448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aitia/9170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aitia/1804" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-03815889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/elen-2023-0004/html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-etudes-philosophiques-2022-2-page-69.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-02144612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-02075736" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-02075746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methodos.revues.org/3093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-01745304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-03198051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01786870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/programmes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didaskalos.hypotheses.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/267" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facdephilo.univ-lyon3.fr/colloque-incertitude-et-medecine-perspectives-historiques-et-contemporaines-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/colloque-lectures-croisees-du-livre-iii-des-entretiens-depictete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/colloque-les-quaestiones-d-alexandre-d-aphrodise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facdephilo.univ-lyon3.fr/atelier-de-lecture-crux-le-traite-du-melange-d-alexandre-d-aphrodise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/22659999/Workshop_Aristotles_De_anima_III_in_honour_of_Michel_Crubellier_Lille_March_2016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/physique-et-mathematiques-dans-la-tradition-aristotelicienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facdephilo.univ-lyon3.fr/la-reception-de-la-theologie-aristotelicienne-dans-l-antiquite-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/category/le-seminaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/seminaire-theories-antiques-du-mouvement-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centreleonrobin.fr/28-recherche/seminaires/189-s%C3%A9minaire-de-philosophie-hell%C3%A9nistique-et-romaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05407702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Santoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004739314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans A.J. de Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004686021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vrin.fr/book.php?title_url=La_philosophie_d_Aristote_Reperes_9782711629671&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=1075659&amp;amp;series_number_str=43&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baghdassarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815889v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2023-0004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693823v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.222.0069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora2020/202118/1927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02144612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.322.0137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.QUAESTIO.1.103582" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.3093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.083.0323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632572/la-science" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004739314_002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110744149/html?lang=en" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004686021_008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782870602010/le-commentaire-dasclepius-aux-livres-de-la-metaphysique-daristote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110690552-012/html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110690552-012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.112297" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198051v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05279305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.9170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gweltaz-guyomarch" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3255-3745" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167008129" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/72846" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/69313" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/7448" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aitia/9170" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/aitia/1804" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-03815889" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/elen-2023-0004/html" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-les-etudes-philosophiques-2022-2-page-69.htm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-02144612" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-02075736" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-02075746" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://methodos.revues.org/3093" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-01745304" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-univ-lyon3.archives-ouvertes.fr/hal-03198051" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-01786870" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/programmes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didaskalos.hypotheses.org" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/philosant/267" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/638" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facdephilo.univ-lyon3.fr/colloque-incertitude-et-medecine-perspectives-historiques-et-contemporaines-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/colloque-lectures-croisees-du-livre-iii-des-entretiens-depictete" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/colloque-les-quaestiones-d-alexandre-d-aphrodise" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facdephilo.univ-lyon3.fr/atelier-de-lecture-crux-le-traite-du-melange-d-alexandre-d-aphrodise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academia.edu/22659999/Workshop_Aristotles_De_anima_III_in_honour_of_Michel_Crubellier_Lille_March_2016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/physique-et-mathematiques-dans-la-tradition-aristotelicienne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facdephilo.univ-lyon3.fr/la-reception-de-la-theologie-aristotelicienne-dans-l-antiquite-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://peripatos.hypotheses.org/category/le-seminaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irphil.univ-lyon3.fr/seminaire-theories-antiques-du-mouvement-2023" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.centreleonrobin.fr/28-recherche/seminaires/189-s%C3%A9minaire-de-philosophie-hell%C3%A9nistique-et-romaine" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05407702v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gweltaz Guyomarc&#8217;h" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Santoro" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004739314" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans A.J. de Haas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004686021" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054396v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vrin.fr/book.php?title_url=La_philosophie_d_Aristote_Reperes_9782711629671&amp;amp;search_back=&amp;amp;editor_back=%&amp;amp;page=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672172v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Louguet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Murgier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=1075659&amp;amp;series_number_str=43&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786864v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baghdassarian" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peeters-leuven.be/boekoverz.asp?nr=10522" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786866v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198070v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Laurent" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973979v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815889v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/elen-2023-0004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693823v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.222.0069" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238394v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.3531" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225962v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5840/chora2020/202118/1927" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02144612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpha.322.0137" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02075746v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.QUAESTIO.1.103582" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227046v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/methodos.3093" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/leph.083.0323" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925056v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782711632572/la-science" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509988v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004739314_002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985655v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031779v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/isbn/9783110744149/html?lang=en" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311103v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004686021_008" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148134v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vrin.fr/livre/9782870602010/le-commentaire-dasclepius-aux-livres-de-la-metaphysique-daristote" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004212v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/document/doi/10.1515/9783110690552-012/html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110690552-012" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Bronowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03198051v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01745304v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.MON-EB.5.112297" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01786870v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05279305v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03346187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468316v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Michalewski" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas B&#233;natou&#239;l" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Giovacchini" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/philosant.7448" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Pi&#224;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubert-Baillot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.9170" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>