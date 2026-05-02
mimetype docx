--- v0 (2026-03-16)
+++ v1 (2026-05-02)
@@ -1432,140 +1432,290 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Teaching critical approaches. A resource drawn from research to help teachers foster pupils’ ability to engage in critical approaches across different contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPhiScience. 2024, pp.1-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05566363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développer les compétences argumentatives de lycéens par des débats numériques sur des questions socio-scientifiques. Vers une didactique de l'argumentation et de l'esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Pallarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Montpellier, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02442726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId53"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1633,51 +1783,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08C38B86"/>
+    <w:nsid w:val="D9E24CA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1864,51 +2014,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwen-pallares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7622-3302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Brandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Schwarz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talli Cedar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bietti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00856-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03990554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2023.100700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02442726v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwen-pallares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7622-3302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Brandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Schwarz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talli Cedar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bietti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00856-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03990554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2023.100700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02442726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>