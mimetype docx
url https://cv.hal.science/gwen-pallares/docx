--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7622-3302</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">ndNhdnUAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,622 +173,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue on ethics and ethics of dialogue: an exploratory study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baruch Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talli Cedar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39 (3), pp.2619-2654. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10212-024-00856-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04819582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the moral of the story: Collaborative interpretation of visual narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Pallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talli Cedar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noa Brandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Bietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning, Culture and Social Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lcsi.2023.100700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03990554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining debates and reflective activities to develop students' argumentation on socioscientific issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Pallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin de Checchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Research in Science Teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 60 (4), pp.761-806. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/tea.21816⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment promouvoir la réflexion épistémologique dans la formation des enseignants de mathématiques ? Une approche mixte didactique et philosophique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Pallarès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hausberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation &amp; Didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (1), pp.23-48. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/educationdidactique.8103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des débats numériques pour développer les compétences argumentatives des élèves sur des questions socio-scientifiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Munier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22, pp.265-301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rdst.3573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -777,529 +798,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de l'argumentation chez des élèves de collège sur des questions socio-scientifiques : un exemple de recherche intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ripsydeve</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The argumentative skills of middle school students on socio-scientific issues: investigating the effects of debates and reflective activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassef Hammami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Tartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débats en ligne et questions socio-scientifiques : développer l'argumentation au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassef Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassef Hammami</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Clayette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Munier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIEST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets d'une formation sur l'argumentation concernant les questions socio-scientifiques sur les connaissances didactiques d'enseignants et d'enseignantes du collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassef Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bächtold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Munier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Clayette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lorenzi Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARDIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05284905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1309,146 +1330,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epistemic Beliefs as a Means of Understanding Critical Thinking in a Socioscientific Environmental Debate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin de Checchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwen Pallarès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Tartas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bächtold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Thinking in Biology and Environmental Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.229-248, 2022, Contributions from Biology Education Research, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-92006-7_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1458,147 +1479,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching critical approaches. A resource drawn from research to help teachers foster pupils’ ability to engage in critical approaches across different contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Adourian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Atal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Audigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Bagneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ÉPhiScience. 2024, pp.1-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05566363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1608,114 +1629,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les compétences argumentatives de lycéens par des débats numériques sur des questions socio-scientifiques. Vers une didactique de l'argumentation et de l'esprit critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwen Pallarès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Montpellier, 2019. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02442726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1783,51 +1804,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9E24CA9"/>
+    <w:nsid w:val="A50CF8DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2014,51 +2035,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwen-pallares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7622-3302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819582v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Brandel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Schwarz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talli Cedar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bietti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00856-z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03990554v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2023.100700" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02442726v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwen-pallares" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7622-3302" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=ndNhdnUAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04819582v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noa Brandel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Schwarz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talli Cedar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Baker" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bietti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-024-00856-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-03990554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Baker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallar&#232;s" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lcsi.2023.100700" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin de Checchi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Munier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tea.21816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879650v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pallar&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hausberger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Roy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8103" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961615v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Pallares" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Munier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.3573" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285121v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Tartas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mauroux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Clayette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285177v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lorenzi Bailly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassef Hammami" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285286v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787226v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-92006-7_13" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Jeune" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Adourian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Atal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Audigier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bagneux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02442726v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>