--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -214,282 +214,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YLR419W is the homolog of the mammalian translation initiation factor DHX29</w:t>
+                <w:t xml:space="preserve">RNA degradation triggered by decapping is largely independent of initial deadenylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micheline Fromont-Racine</w:t>
+                <w:t xml:space="preserve">Léna Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Khanna</w:t>
+                <w:t xml:space="preserve">Frank Feuerbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jacquier</w:t>
+                <w:t xml:space="preserve">Mostafa Zedan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Badis</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandra P Schürch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Decourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microPublication biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001112⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (24), pp.6496-6524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s44318-024-00250-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789765v1</w:t>
+                <w:t xml:space="preserve">hal-04789720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA degradation triggered by decapping is largely independent of initial deadenylation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YLR419W is the homolog of the mammalian translation initiation factor DHX29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Feuerbach</w:t>
+                <w:t xml:space="preserve">Micheline Fromont-Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mostafa Zedan</w:t>
+                <w:t xml:space="preserve">Varun Khanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra P Schürch</w:t>
+                <w:t xml:space="preserve">Alain Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Decourty</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenaël Badis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (24), pp.6496-6524. </w:t>
+              <w:t xml:space="preserve">microPublication biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44318-024-00250-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17912/micropub.biology.001112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04789720v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eIF2A represses cell wall biogenesis gene expression in Saccharomyces cerevisiae</w:t>
               </w:r>
@@ -756,51 +756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeast ribosomal protein L7 and its homologue Rlp7 are simultaneously present at distinct sites on pre-60S ribosomal particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reyes Babiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -890,51 +890,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide analysis of ETS-family DNA-binding in vitro and in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gong-Hong Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1171,51 +1171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debra Fulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saravanan Sundararajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothy Hughes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,377 +1273,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03032808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Library of Yeast Transcription Factor Motifs Reveals a Widespread Function for Rsc3 in Targeting Nucleosome Exclusion at Promoters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Data-Dependent versus Targeted Shotgun Proteomic Approaches for Monitoring Transcription Factor Expression in Breast Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charanjit Sandhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Hewel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Pena-Castillo</w:t>
+                <w:t xml:space="preserve">Shaheynoor Talukder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiree Tillo</w:t>
+                <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (6), pp.878-887. </w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (4), pp.1529-1541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/pr700836q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032756v1</w:t>
+                <w:t xml:space="preserve">hal-03032771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Data-Dependent versus Targeted Shotgun Proteomic Approaches for Monitoring Transcription Factor Expression in Breast Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Library of Yeast Transcription Factor Motifs Reveals a Widespread Function for Rsc3 in Targeting Nucleosome Exclusion at Promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Badis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charanjit Sandhu</w:t>
+                <w:t xml:space="preserve">Esther Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Hewel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Badis</w:t>
+                <w:t xml:space="preserve">Harm van Bakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaheynoor Talukder</w:t>
+                <w:t xml:space="preserve">Lourdes Pena-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Liu</w:t>
+                <w:t xml:space="preserve">Desiree Tillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (4), pp.1529-1541. </w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (6), pp.878-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/pr700836q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molcel.2008.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032771v1</w:t>
+                <w:t xml:space="preserve">hal-03032756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hmo1 is required for TOR-dependent regulation of ribosomal protein gene transcription.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel B Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Decourty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Decourty</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulf Nehrbass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular and Cellular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 27 (22), pp.8015-26. </w:t>
@@ -1694,51 +1694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete set of H/ACA snoRNAs that guide rRNA pseudouridylations in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Wyers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Rougemaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,51 +1962,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-scale Exploration of Growth Inhibition Caused by Overexpression of Genomic Fragments in Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fairhead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2083,90 +2083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeted mRNA degradation by deadenylation-independent decapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Fromont-Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1), pp.5--15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2232,51 +2232,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deadenylation speed and mRNA stability : revisiting an old dogma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX TERM meeting Seville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Porrua; Edouard Bertrand; Domenico Libri, Dec 2022, Seville (Spain), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2359,51 +2359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Complex life of mRNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2473,51 +2473,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic determination of transcription factor DNA-binding specificities in yeast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Peña-Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frédéric Devaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Yeast Functional Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1361, Humana Press, pp.203-225, 2016, Methods in Molecular Biology, 978-1-4939-3079-1. </w:t>
@@ -2587,51 +2587,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction entre protéines et acides nucléiques et régulation de l’expression des gènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génomique, Transcriptomique et Protéomique [q-bio.GN]. Sorbonne Université, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,51 +2681,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple roles of RNAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Badis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmin Saveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2859,51 +2859,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F9FC1ED"/>
+    <w:nsid w:val="A1CBDB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3090,51 +3090,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-badis-breard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2078-3076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078761662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789765v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Khanna" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001112" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789720v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Audebert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feuerbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Zedan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra P Sch&#252;rch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00250-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04338108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Courtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Gomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Nevers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Babiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt726" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong-Hong Wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kivioja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Palin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Ong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tsai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Fulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Sundararajan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hughes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyeth W. Wasserman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-3-r29" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032756v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm van Bakel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pena-Castillo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Tillo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.11.020" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032771v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanjit Sandhu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hewel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheynoor Talukder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr700836q" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nehrbass" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01102-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginny Costanzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2100905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wyers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2005.04.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hantraye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-9-r72" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.06.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gouhier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pe&#241;a-Castillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04048246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048211v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/gwenael-badis-breard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2078-3076" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078761662" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789720v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Audebert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Feuerbach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Zedan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra P Sch&#252;rch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Decourty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44318-024-00250-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789765v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Fromont-Racine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Khanna" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Badis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17912/micropub.biology.001112" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04338108v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Meyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Courtin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Gomard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Namane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Permal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0293228" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349600v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Nevers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Doyen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malabat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N&#233;ron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kergrohen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky342" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404017v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyes Babiano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Saveanu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkt726" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gong-Hong Wei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Berger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teemu Kivioja" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Palin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032762v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Turinsky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Ong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Tsai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkq714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032808v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debra Fulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saravanan Sundararajan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Hughes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wyeth W. Wasserman" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2009-10-3-r29" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032771v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charanjit Sandhu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Hewel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaheynoor Talukder" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr700836q" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032756v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Chan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harm van Bakel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pena-Castillo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Tillo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2008.11.020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel B Berger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Nehrbass" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MCB.01102-07" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032770v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Torchet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Devaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginny Costanzo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Werner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1261/rna.2100905" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032513v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Wyers" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rougemaille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Rousselle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Dufour" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2005.04.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02868108v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Boyer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fairhead" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Talla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hantraye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2004-5-9-r72" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01404698v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2004.06.028" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048223v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05388215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Gouhier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356251v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Pe&#241;a-Castillo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3079-1_12" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04048246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048211v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>