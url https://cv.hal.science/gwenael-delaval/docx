--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -1789,295 +1789,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logico-numerical Control for Software Components Reconfiguration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+                <w:t xml:space="preserve">Design Framework for Reliable Multiple Autonomic Loops in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adja Ndeye Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2017 - IEEE Conference on Control Technology and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2017 IEEE International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Tucson, AZ, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644754v1</w:t>
+                <w:t xml:space="preserve">cea-01570026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Framework for Reliable Multiple Autonomic Loops in Smart Environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louvel</w:t>
+                <w:t xml:space="preserve">Logico-numerical Control for Software Components Reconfiguration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederico Alvares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Conference on Cloud and Autonomic Computing (ICCAC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CCTA 2017 - IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Mauna Lani, HI, United States. pp.1599 - 1606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCTA.2017.8062685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01570026v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Language Support for Modular Autonomic Managers in Reconfigurable Software Components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2404,351 +2404,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Execution of Modular Discrete Controllers for Data Center Management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. of the 5th IFAC international workshop on Dependable Control of Discrete Systems, DCDS'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICDCIT: International Conference on Distributed Computing and Internet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Bhubaneswar, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-14977-6_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161509v1</w:t>
+                <w:t xml:space="preserve">hal-01116015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formal approach for the synthesis and implementation of fault-tolerant industrial embedded systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Execution of Modular Discrete Controllers for Data Center Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIES'2015: 10th IEEE International Symposium on Industrial Embedded Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Siegen, Germany</w:t>
+              <w:t xml:space="preserve">Proc. of the 5th IFAC international workshop on Dependable Control of Discrete Systems, DCDS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cancun, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165686v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete Control-Based Design of Adaptive and Autonomic Computing Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xin An</w:t>
+                <w:t xml:space="preserve">A formal approach for the synthesis and implementation of fault-tolerant industrial embedded systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei-Tsun Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICDCIT: International Conference on Distributed Computing and Internet Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIES'2015: 10th IEEE International Symposium on Industrial Embedded Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Siegen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116015v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01165686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECA rules for IoT environment: a case study in safe design</w:t>
               </w:r>
@@ -3191,550 +3191,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la synthèse de contrôleurs discrets dans un langage de programmation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case studies in discrete control for autonomic system administration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">Sixth International Workshop on Feedback Control Implementation and Design in Computing Systems and Networks (FeBID 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00629104v1</w:t>
+                <w:t xml:space="preserve">hal-00784971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case studies in discrete control for autonomic system administration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de la synthèse de contrôleurs discrets dans un langage de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Workshop on Feedback Control Implementation and Design in Computing Systems and Networks (FeBID 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784971v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS and Energy Management Coordination using Discrete Controller Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive Model-Based Control of Reconfiguration in the Fractal Component-Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Green Computing Middleware (GCM'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBSE 2010 - Component-Based Sofware Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.93-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13238-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784999v1</w:t>
+                <w:t xml:space="preserve">hal-05462217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Model-Based Control of Reconfiguration in the Fractal Component-Based Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoS and Energy Management Coordination using Discrete Controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE 2010 - Component-Based Sofware Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Green Computing Middleware (GCM'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangalore, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13238-4_6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05462217v1</w:t>
+                <w:t xml:space="preserve">hal-00784999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
               </w:r>
@@ -3902,51 +3902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case Study on Controller Synthesis for Data-Intensive Embedded Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huafeng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4032,51 +4032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Type System for the Automatic Distribution of Higher-order Synchronous Dataflow Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4443,103 +4443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Type System for the Automatic Distribution of Higher-order Synchronous Dataflow Programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pouzet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5017,51 +5017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD63804A"/>
+    <w:nsid w:val="FE26D985"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5248,51 +5248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sa&#239;doune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belhaj Seboui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj-Alouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Yeddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570026v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161509v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165686v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tsun Sun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43376-8_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784971v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784999v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375657.1375672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596883v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193731v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sa&#239;doune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belhaj Seboui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj-Alouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Yeddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tsun Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43376-8_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375657.1375672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596883v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193731v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>