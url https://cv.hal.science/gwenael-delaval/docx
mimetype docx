--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1452,407 +1452,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02569406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Domain-specific Language for Autonomic Managers in FPGA Reconfigurable Architectures</w:t>
+                <w:t xml:space="preserve">Discrete and Logico-numerical Control for Dynamic Partial Reconfigurable FPGA-based Embedded Systems : a Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAC 2018 - 15th IEEE International Conference on Autonomic Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Trento, Italy. pp.1-10</w:t>
+              <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Copenhaguen, Denmark. pp. 1480-1487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868675v1</w:t>
+                <w:t xml:space="preserve">hal-01862619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modular and Hierarchical Discrete Control for Applications and Middleware Deployment in IoT and Smart Buildings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Louvel</w:t>
+                <w:t xml:space="preserve">A Domain-specific Language for Autonomic Managers in FPGA Reconfigurable Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark. pp.1472--1479</w:t>
+              <w:t xml:space="preserve">ICAC 2018 - 15th IEEE International Conference on Autonomic Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Trento, Italy. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862608v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete and Logico-numerical Control for Dynamic Partial Reconfigurable FPGA-based Embedded Systems : a Case Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soguy Mak-Karé Gueye</w:t>
+                <w:t xml:space="preserve">Modular and Hierarchical Discrete Control for Applications and Middleware Deployment in IoT and Smart Buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adja Ndeye Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Louvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2018 - 2nd IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2018, Copenhaguen, Denmark. pp. 1480-1487</w:t>
+              <w:t xml:space="preserve">, Aug 2018, Copenhagen, Denmark. pp.1472--1479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01862619v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01862608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Framework for Reliable Multiple Autonomic Loops in Smart Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adja Ndeye Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Louvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2436,51 +2436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin An</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Diguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Gamatié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3312,533 +3312,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de la synthèse de contrôleurs discrets dans un langage de programmation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Simon</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00640406v1</w:t>
+                <w:t xml:space="preserve">inria-00629104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la synthèse de contrôleurs discrets dans un langage de programmation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modélisation des Systèmes Réactifs (MSR'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Lille, France</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00629104v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00640406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactive Model-Based Control of Reconfiguration in the Fractal Component-Based Model</w:t>
+                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CBSE 2010 - Component-Based Sofware Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.93-112, </w:t>
+              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Stockholm, Sweden. pp.57-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-13238-4_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462217v1</w:t>
+                <w:t xml:space="preserve">inria-00476910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QoS and Energy Management Coordination using Discrete Controller Synthesis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactive Model-Based Control of Reconfiguration in the Fractal Component-Based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on Green Computing Middleware (GCM'2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CBSE 2010 - Component-Based Sofware Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Prague, Czech Republic. pp.93-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13238-4_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00784999v1</w:t>
+                <w:t xml:space="preserve">hal-05462217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contracts for modular discrete controller synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QoS and Energy Management Coordination using Discrete Controller Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël de Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2010 conference on Languages, compilers, and tools for embedded systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on Green Computing Middleware (GCM'2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bangalore, India</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1755888.1755898⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00476910v1</w:t>
+                <w:t xml:space="preserve">hal-00784999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modular Distribution and Application to Discrete Controller Synthesis</w:t>
               </w:r>
@@ -4443,103 +4443,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic generation of discrete handlers of real-time continuous control tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Soufyane Aboubekr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Delaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Pissard-Gibollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rutten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7332, INRIA. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5017,51 +5017,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FE26D985"/>
+    <w:nsid w:val="3406F71B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5248,51 +5248,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sa&#239;doune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belhaj Seboui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj-Alouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Yeddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868675v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862608v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louvel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tsun Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43376-8_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462217v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375657.1375672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596883v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193731v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.liglab.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05299028v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolahn Vaudey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mocanu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rutten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Delaval" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10922-025-09979-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04086870v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Puissant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Sa&#239;doune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.113.0141" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742690v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naweiluo Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.4506" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863286v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marchand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10626-013-0163-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4C1573A2E8FFBDB71B152B514627C5DAE31877BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784991v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Belhaj Seboui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Ben Hadj-Alouane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Yeddes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCCBS.2011.042328" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05260039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mocanu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600593v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3664476.3670938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600646v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Rutten" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04204440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayan Hore" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Muller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862619v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soguy Mak-Kar&#233; Gueye" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Diguet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868675v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heller" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adja Ndeye Sylla" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louvel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01570026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01644754v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062685" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575353v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Seinturier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2017.48" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309195v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCSim.2016.7568333" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAC.2016.54" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin An" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gamati&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-14977-6_6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01161509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01165686v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Tsun Sun" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazid Benazzouz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Gurgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01290066v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-43376-8_3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l de Palma" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2602458.2602465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00863276v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784971v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gruber" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00629104v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00640406v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufyane Aboubekr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Pissard-Gibollet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1755888.1755898" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05462217v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13238-4_6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00784999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011741v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2008.01.003" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00838928v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huafeng Yu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICESS.2009.12" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00750870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1375657.1375672" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000865v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533157v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaudey Jolahn" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00596883v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Bouhadiba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sabah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00498394v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436560v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00193731v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00750832v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>