--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Technologies for Emerging Wireless Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidina Wane</w:t>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+                <w:t xml:space="preserve">Nadege Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11071134⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792358v1</w:t>
+                <w:t xml:space="preserve">hal-03840513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Correlation Technologies for Emerging Wireless Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidina Wane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Courjal</w:t>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Behague</w:t>
+                <w:t xml:space="preserve">Damienne Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11071134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840513v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t>
               </w:r>
@@ -1527,577 +1527,577 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02398187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gaborit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073867v1</w:t>
+                <w:t xml:space="preserve">hal-01996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.e3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996322v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01652419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652419v1</w:t>
+                <w:t xml:space="preserve">hal-01996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
+                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996325v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.24--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996340v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active optical-based detuning circuit for receiver endoluminal coil</w:t>
               </w:r>
@@ -2217,51 +2217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Electro-Optic Probe for the Transient Analysis of the Radial Field Surrounding a Three-Phase Cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2390,51 +2390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (5), pp.828-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2753,51 +2753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,869 +2980,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977744v1</w:t>
+                <w:t xml:space="preserve">hal-00790425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Electro-Optic Probe Devoted to Simultaneous Electric Field and Temperature Measurement in Biological Media for Dosimetric Assessments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 342, pp.5-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790425v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe Devoted to Simultaneous Electric Field and Temperature Measurement in Biological Media for Dosimetric Assessments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772171v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (7), pp.2051-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760598v1</w:t>
+                <w:t xml:space="preserve">hal-00760657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Simultaneous High Intensity Ultrashort Pulsed Electric Field and Temperature Measurements Using a Unique Electro-Optic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760657v1</w:t>
+                <w:t xml:space="preserve">hal-00977790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous High Intensity Ultrashort Pulsed Electric Field and Temperature Measurements Using a Unique Electro-Optic Probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.1274-1280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977790v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two electricfield omponents measurement using a 2-port pigtailed electro-optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaeremynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,393 +3893,393 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Coutaz J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991805v1</w:t>
+                <w:t xml:space="preserve">hal-00597586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Shkurinov</w:t>
+                <w:t xml:space="preserve">Fully-automated E-field measurement system using pigtailed electro-optic sensors for temperature-dependent-free measurements of microwave signals in outdoors conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.2010367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597586v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-automated E-field measurement system using pigtailed electro-optic sensors for temperature-dependent-free measurements of microwave signals in outdoors conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.2010367⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00374801v1</w:t>
+                <w:t xml:space="preserve">hal-00991805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field and temperature measurement using ultra wide bandwidth pigtailed electro-optic probes</w:t>
               </w:r>
@@ -4304,64 +4304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (13), pp.2470-2476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4421,64 +4421,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4546,51 +4546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4658,51 +4658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4749,77 +4749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.241118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4844,90 +4844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrooptic probe based on an organic microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5105,90 +5105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5216,334 +5216,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antennes optiques RXpour champ E et H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hautes Puissances Pulsées (HPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA DAM (Gramat), Feb 2024, Gramat, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695877v1</w:t>
+                <w:t xml:space="preserve">hal-04645883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Nobre</w:t>
+                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techmed innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822263v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes optiques RXpour champ E et H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hautes Puissances Pulsées (HPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA DAM (Gramat), Feb 2024, Gramat, France</w:t>
+              <w:t xml:space="preserve">Techmed innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech santé Bretagne, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04645883v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6417,1667 +6417,1667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensing for the vectorial analysis of ultra-wideband electric field - requirements, performances and applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321492v1</w:t>
+                <w:t xml:space="preserve">hal-02321519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakthrough in ElectroMagnetism diagnostics using innovative optical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bustos Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMV (Internationale Fachmesse mitWorkshops für Elektromagnetische Verträglichkeit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324379v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Aljammal</w:t>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189125v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonde électro-optique fibrée : l’outil idéal pour la caractérisation vectorielle de champs électriques associés à la 5G ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321296v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde électro-optique fibrée : l’outil idéal pour la caractérisation vectorielle de champs électriques associés à la 5G ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321523v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">4th Meeting of the Asia-Oceania Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321519v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189137v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough in ElectroMagnetism diagnostics using innovative optical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bustos Georges</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMV (Internationale Fachmesse mitWorkshops für Elektromagnetische Verträglichkeit)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321532v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical sensing for the vectorial analysis of ultra-wideband electric field - requirements, performances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321513v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Vibert</w:t>
+                <w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the Asia-Oceania Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321483v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farah Aljammal</w:t>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dumortier</w:t>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321350v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Comparison of a Capacitive to an Electro-Optic Electric Field Sensor</w:t>
+                <w:t xml:space="preserve">E-field fiber tip sensors by exploiting the electro-optic tunability of lithium niobate photonic crystals (Conference Presentation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Robbes</w:t>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Junior Mbogol Touye</w:t>
+                <w:t xml:space="preserve">Venancio Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jorel</w:t>
+                <w:t xml:space="preserve">Miguel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference On Sensing Technology (ICST 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonic Instrumentation Engineering V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989869v1</w:t>
+                <w:t xml:space="preserve">hal-01996338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-field fiber tip sensors by exploiting the electro-optic tunability of lithium niobate photonic crystals (Conference Presentation)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Comparison of a Capacitive to an Electro-Optic Electric Field Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Robert</w:t>
+                <w:t xml:space="preserve">Achille Junior Mbogol Touye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venancio Calero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miguel Suarez</w:t>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Instrumentation Engineering V</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference On Sensing Technology (ICST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Limerick, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSensT.2018.8603614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996338v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
               </w:r>
@@ -8089,51 +8089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8359,122 +8359,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Wavelength Imaging in the Terahertz Domain Through Optical Rectification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Terahertz pulse generation from laser induced plasma in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996318v1</w:t>
+                <w:t xml:space="preserve">hal-02013405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optical probe for dielectric barrier discharge analysis</w:t>
               </w:r>
@@ -8579,148 +8605,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz pulse generation from laser induced plasma in air</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hérault</w:t>
+                <w:t xml:space="preserve">Sub-Wavelength Imaging in the Terahertz Domain Through Optical Rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
+              <w:t xml:space="preserve">2018 43rd International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Nagoya, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013405v1</w:t>
+                <w:t xml:space="preserve">hal-01996318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure précise du champ électrique dans un procédé d'inhibition de croissance cellulaire par voie électromagnétique</w:t>
               </w:r>
@@ -8831,51 +8831,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear optical techniques for terahertz time-domain spectroscopy and microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,1809 +8920,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693606v1</w:t>
+                <w:t xml:space="preserve">hal-02017991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505258v1</w:t>
+                <w:t xml:space="preserve">hal-01693499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017991v1</w:t>
+                <w:t xml:space="preserve">hal-01693604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693604v1</w:t>
+                <w:t xml:space="preserve">hal-01693561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion Loss Free Measuring Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">ASIAEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bengalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693499v1</w:t>
+                <w:t xml:space="preserve">hal-02018709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693561v1</w:t>
+                <w:t xml:space="preserve">hal-01693614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Loss Free Measuring Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIAEM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bengalore, India</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018709v1</w:t>
+                <w:t xml:space="preserve">hal-01693606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693614v1</w:t>
+                <w:t xml:space="preserve">hal-01505258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Axis optical sensor for real time and vectorial analysis of UWB electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISMRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018036v1</w:t>
+                <w:t xml:space="preserve">hal-01433300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical diagnostics of high voltage devices via high resolution near field analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wattmeter clamp for multicore cable: A breakthrough in electrical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Murin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.555-558</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.436-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018044v1</w:t>
+                <w:t xml:space="preserve">hal-02018062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical diagnostics of high voltage devices via high resolution near field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.555-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433300v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wattmeter clamp for multicore cable: A breakthrough in electrical diagnostics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-Axis optical sensor for real time and vectorial analysis of UWB electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.436-439</w:t>
+              <w:t xml:space="preserve">EuroEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018062v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a compact voltage clamp for monoconductor or multiconductors cable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+                <w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.475-478</w:t>
+              <w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018106v1</w:t>
+                <w:t xml:space="preserve">hal-01236042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged optical sensors for the electric field characterization in harsh environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a compact voltage clamp for monoconductor or multiconductors cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.1468-1471</w:t>
+              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.475-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018081v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Dorez</w:t>
+                <w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236042v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,557 +10745,553 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectorial analysis of intense EM field using a non-invasive optical probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Treve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ASIAEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272167v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensor for the vectorial analysis of the plasma induced electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical antennas for a complete electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1</w:t>
+              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018121v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical antennas for a complete electric field characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical sensor for the vectorial analysis of the plasma induced electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Treve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.471-474</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018113v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial analysis of intense EM field using a non-invasive optical probe</w:t>
+                <w:t xml:space="preserve">Packaged optical sensors for the electric field characterization in harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIAEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.1468-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018096v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz polarimetric emission and detection using a cubic crystal</w:t>
               </w:r>
@@ -11316,51 +11316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Plasma Science (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11424,51 +11424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th THz days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Arêches-Beaufort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11487,541 +11487,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t>
+                <w:t xml:space="preserve">Spatio-temporal and vectorial analysis of the electric field vector with an optical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nara, Japan</w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286103v1</w:t>
+                <w:t xml:space="preserve">hal-02018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91411J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018167v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric probe for fully vectorial analysis of electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEREM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">Laser Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018137v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">Optical Sensor for the diagnostic of high voltage equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.142-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038032v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless real-time voltage monitoring of multi-conductors cables with electro-optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12053,523 +12057,519 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sensor for the diagnostic of high voltage equipment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+                <w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.142-146</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018143v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal and vectorial analysis of the electric field vector with an optical sensor</w:t>
+                <w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Dahdah</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018128v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric probe for fully vectorial analysis of electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrius Biciunas</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">AMEREM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02013352v1</w:t>
+                <w:t xml:space="preserve">hal-02018137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ICPM5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038060v1</w:t>
+                <w:t xml:space="preserve">hal-02018167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
               </w:r>
@@ -12581,77 +12581,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12702,77 +12702,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12823,64 +12823,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masatsugu Yamashita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12935,90 +12935,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active optical decoupling circuit for radio frequency endoluminal coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2013 Congress 30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.1343</w:t>
@@ -13194,90 +13194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct RF magnetic field conversion by electro-optic effect for MR endoluminal coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
@@ -13300,859 +13300,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780550v1</w:t>
+                <w:t xml:space="preserve">hal-00828793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782107v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t>
+                <w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828719v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaeremynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
+              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782321v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828793v1</w:t>
+                <w:t xml:space="preserve">hal-00782107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t>
+                <w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840299v1</w:t>
+                <w:t xml:space="preserve">hal-00828719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Electro-Optic Sensors for Microwave Dosimetric Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progess In electromagnetics Research Symposium -29th PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.Session Orale</w:t>
@@ -14194,77 +14194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigtailed electro-optic probes for vectorial electric field mapping&amp;quot;, in Berghmans, F., Mignani, A. and Hoof, C., ed.,'OPTICAL SENSING AND DETECTION', SPIE; B-PHOT; FWO; ICO, SPIE-INT SOC OPTICAL ENGINEERING, Best Student Paper Award, 1000 20TH ST, PO BOX 10, BELLINGHAM, WA 98227-0010 USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14315,64 +14315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés en optique intégrée sur LiNbO3 dédiés à la mesure de champs électriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14421,355 +14421,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure simultanée de champ électrique microonde et de température pour les applications de bio-électromagnétisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paupert</w:t>
+                <w:t xml:space="preserve">V. Andreev A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394614v1</w:t>
+                <w:t xml:space="preserve">hal-00602655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+                <w:t xml:space="preserve">Mesure simultanée de champ électrique microonde et de température pour les applications de bio-électromagnétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+                <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602655v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés et ultracompacts dédiés aux mesures hyperfréquences en espace libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14788,593 +14788,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
+                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
+              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015004v1</w:t>
+                <w:t xml:space="preserve">hal-02015018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394441v1</w:t>
+                <w:t xml:space="preserve">hal-02015004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
+              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015018v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shkurinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394600v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: Toward stable, sensitive and vectorial measurements of high power electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Electromagnetics (EUROEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15451,51 +15451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Lasers and Electro-Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Munich, Germany</w:t>
@@ -15537,77 +15537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent-free pigtailed electro-optic sensors for vectorial measurement of microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15645,90 +15645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Microwave Guided or Radiated Electric Field by Means of Vectorial Electro-Optic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15766,90 +15766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: A way towards vectorial characterization of microwave electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Measurement Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Broomfield - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15887,77 +15887,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonde électro-optique de type Fabry-Pérot pour la détection de champs électriques de faible amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15999,90 +15999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés dédiés à la mesure vectorielle de champs électriques en espace libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16107,90 +16107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de champs électriques haute fréquence à base de cristaux électro-optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16232,103 +16232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure vectorielle de champs électriques en espace libre et en propagation guidée par capteurs électro-optiques fibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.75-76</w:t>
@@ -16357,64 +16357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENDOLUMINAL MR RECEIVER COIL BASED ON ELECTRO-OPTICAL CONVERSION AND ACTIVE OPTICAL DECOUPLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16540,77 +16540,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM (International Society for Magnetic Resonance in Medicine ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t>
@@ -16633,152 +16633,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t>
+                <w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258667v1</w:t>
+                <w:t xml:space="preserve">hal-03258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging with a standard electro-optical modulator: Initial results</w:t>
               </w:r>
@@ -16790,77 +16773,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vancouver (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16879,135 +16862,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t>
+                <w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Courjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Behague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258663v1</w:t>
+                <w:t xml:space="preserve">hal-03258667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF endoluminal coil with NMR electro-optical conversion and transmission for colon wall imaging: Initial finding</w:t>
               </w:r>
@@ -17032,64 +17032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17235,103 +17235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOUPLAGE ACTIF OPTIQUE D'UN CAPTEUR MINIATURE POUR L'IRM ENDOLUMINALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17356,103 +17356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du champ électrique radiofréquence dans une bobine RMN volumique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 42, pp.1395 - 1402, 2017</w:t>
@@ -17481,103 +17481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découplage actif optique pour l'IRM endoluminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
@@ -17632,77 +17632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy. 13, pp.1274 - 1280, 2013</w:t>
@@ -17789,51 +17789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pagliari-Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17913,64 +17913,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pockels’ Effect-Based Probe for UWB and HPEM Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaeremynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18456,51 +18456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3553031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Afia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Mcdonald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2025.3624014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11071134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero Vila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44644-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournemenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Murin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2017.2677967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kohler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bustos Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989869v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Junior Mbogol Touye" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSensT.2018.8603614" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996338v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Suarez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018044v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018106v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Treve" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018096v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018143v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volat" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018128v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Voigt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gellermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lamprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zips" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3553031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Afia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Mcdonald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2025.3624014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11071134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero Vila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44644-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournemenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Murin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2017.2677967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kohler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bustos Georges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321523v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Suarez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Junior Mbogol Touye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSensT.2018.8603614" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018044v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Treve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018128v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Voigt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gellermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lamprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zips" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>