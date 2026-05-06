--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation Technologies for Emerging Wireless Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Sidina Wane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Courjal</w:t>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Behague</w:t>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damienne Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics11071134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840513v1</w:t>
+                <w:t xml:space="preserve">hal-03792358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Technologies for Emerging Wireless Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidina Wane</w:t>
+                <w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
+                <w:t xml:space="preserve">Nadege Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damienne Bajon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (7), pp.1134. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/electronics11071134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792358v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03840513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t>
               </w:r>
@@ -1259,1113 +1259,1113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Ultra wideband-high spatial resolution-compact electric field sensor based on Lab-on-Fiber technology</w:t>
+                <w:t xml:space="preserve">Strong Light Intensifications Yielded by Arbitrary Defects: Fresnel Diffraction Theory Applied to a Set of Opaque Disks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Venancio Calero Vila</w:t>
+                <w:t xml:space="preserve">F. Tournemenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
+                <w:t xml:space="preserve">S. Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Salut</w:t>
+                <w:t xml:space="preserve">C. Rouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi I. Baida</w:t>
+                <w:t xml:space="preserve">C. Leymarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Caspar</w:t>
+                <w:t xml:space="preserve">J. Iriondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.8058. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-44644-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02382659v1</w:t>
+                <w:t xml:space="preserve">hal-02398187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Light Intensifications Yielded by Arbitrary Defects: Fresnel Diffraction Theory Applied to a Set of Opaque Disks</w:t>
+                <w:t xml:space="preserve">An Ultra wideband-high spatial resolution-compact electric field sensor based on Lab-on-Fiber technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tournemenne</w:t>
+                <w:t xml:space="preserve">Venancio Calero Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouillet</w:t>
+                <w:t xml:space="preserve">Miguel Angel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rouyer</w:t>
+                <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leymarie</w:t>
+                <w:t xml:space="preserve">Fadi I. Baida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Iriondo</w:t>
+                <w:t xml:space="preserve">Alexis Caspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (3), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.8058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.034008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-44644-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02398187v1</w:t>
+                <w:t xml:space="preserve">hal-02382659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
+                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (21), pp.6055. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996325v1</w:t>
+                <w:t xml:space="preserve">hal-01996322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t>
+                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Saniour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+                <w:t xml:space="preserve">F. Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurane Gillette</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.e3849. </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.24--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652419v1</w:t>
+                <w:t xml:space="preserve">hal-02073867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.e3849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996340v1</w:t>
+                <w:t xml:space="preserve">hal-01652419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
+                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996322v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (1), pp.24--37. </w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073867v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active optical-based detuning circuit for receiver endoluminal coil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Longitudinal Electro-Optic Probe for the Transient Analysis of the Radial Field Surrounding a Three-Phase Cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Saniour</w:t>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aydé</w:t>
+                <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-L Perrier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Duvillaret</w:t>
+                <w:t xml:space="preserve">Valerie Murin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2057-1976/aa5db0⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (9), pp.2807-2813. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/jsen.2017.2677967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492605v1</w:t>
+                <w:t xml:space="preserve">hal-01996345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal Electro-Optic Probe for the Transient Analysis of the Radial Field Surrounding a Three-Phase Cable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Active optical-based detuning circuit for receiver endoluminal coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dahdah</w:t>
+                <w:t xml:space="preserve">A-L Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grau</w:t>
+                <w:t xml:space="preserve">G Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Murin</w:t>
+                <w:t xml:space="preserve">L Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17 (9), pp.2807-2813. </w:t>
+              <w:t xml:space="preserve">Biomedical Physics &amp; Engineering Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/jsen.2017.2677967⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2057-1976/aa5db0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996345v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01492605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emitting and Receiving Terahertz Vectorial Antennas Based on Cubic Electro-Optic Crystals</w:t>
               </w:r>
@@ -2462,467 +2462,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Shot and Vectorial Characterization of Intense Electric Field in Various Environments With Pigtailed Electrooptic Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contactless, Real Time, and Vectorial Inspection of a Multiwire Power Cable Voltage Using an Electro-Optic Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Duraz</w:t>
+                <w:t xml:space="preserve">Gilbert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (5), pp.1265-1273</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.2881-2888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017636v1</w:t>
+                <w:t xml:space="preserve">hal-02017631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased Electro-Optic Waveguide as a Sensitive Nuclear Magnetic Resonance Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Shot and Vectorial Characterization of Intense Electric Field in Various Environments With Pigtailed Electrooptic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reina Aydé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nadège Courjal</w:t>
+                <w:t xml:space="preserve">Eric Duraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.1265-1273</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814491v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless, Real Time, and Vectorial Inspection of a Multiwire Power Cable Voltage Using an Electro-Optic Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+                <w:t xml:space="preserve">Unbiased Electro-Optic Waveguide as a Sensitive Nuclear Magnetic Resonance Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anne Grau</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26 (12), pp.1266 - 1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2014.2321099⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017631v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialities of an Electro-Optic Crystal Fed by Nuclear Magnetic Resonant Coil for Remote and Low-Invasive Magnetic Field Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,869 +2980,869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kohler</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.1274-1280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00790425v1</w:t>
+                <w:t xml:space="preserve">hal-00977744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Optic Probe Devoted to Simultaneous Electric Field and Temperature Measurement in Biological Media for Dosimetric Assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 342, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760598v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00790425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760657v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous High Intensity Ultrashort Pulsed Electric Field and Temperature Measurements Using a Unique Electro-Optic Probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (7), pp.2051-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977790v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Simultaneous High Intensity Ultrashort Pulsed Electric Field and Temperature Measurements Using a Unique Electro-Optic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977744v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two electricfield omponents measurement using a 2-port pigtailed electro-optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaeremynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4170,51 +4170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4389,437 +4389,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highfinesse Fabry-Perot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
+                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appl. Opt.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.241118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2748364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991890v1</w:t>
+                <w:t xml:space="preserve">hal-00186393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-finesse Fabry-Pérot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
+                <w:t xml:space="preserve">Highfinesse Fabry-Perot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samir Kassi</w:t>
+                <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
+              <w:t xml:space="preserve">Appl. Opt.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186394v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
+                <w:t xml:space="preserve">High-finesse Fabry-Pérot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186393v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.241118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4844,90 +4844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrooptic probe based on an organic microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5105,90 +5105,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vollaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Berlin, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5216,334 +5216,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antennes optiques RXpour champ E et H</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hautes Puissances Pulsées (HPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEA DAM (Gramat), Feb 2024, Gramat, France</w:t>
+              <w:t xml:space="preserve">Techmed innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech santé Bretagne, Oct 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645883v1</w:t>
+                <w:t xml:space="preserve">hal-04822263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antennes optiques RXpour champ E et H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hautes Puissances Pulsées (HPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEA DAM (Gramat), Feb 2024, Gramat, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04695877v1</w:t>
+                <w:t xml:space="preserve">hal-04645883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Nobre</w:t>
+                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techmed innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822263v1</w:t>
+                <w:t xml:space="preserve">hal-04695877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
               </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6417,1412 +6417,1412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical sensing for the vectorial analysis of ultra-wideband electric field - requirements, performances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321519v1</w:t>
+                <w:t xml:space="preserve">hal-02321492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189137v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough in ElectroMagnetism diagnostics using innovative optical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bustos Georges</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMV (Internationale Fachmesse mitWorkshops für Elektromagnetische Verträglichkeit)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321532v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321296v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde électro-optique fibrée : l’outil idéal pour la caractérisation vectorielle de champs électriques associés à la 5G ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321523v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonde électro-optique fibrée : l’outil idéal pour la caractérisation vectorielle de champs électriques associés à la 5G ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321513v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the Asia-Oceania Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321483v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321350v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breakthrough in ElectroMagnetism diagnostics using innovative optical sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bustos Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EMV (Internationale Fachmesse mitWorkshops für Elektromagnetische Verträglichkeit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324379v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensing for the vectorial analysis of ultra-wideband electric field - requirements, performances and applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321492v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+                <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">4th Meeting of the Asia-Oceania Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189125v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Marc Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-field fiber tip sensors by exploiting the electro-optic tunability of lithium niobate photonic crystals (Conference Presentation)</w:t>
               </w:r>
@@ -7834,51 +7834,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venancio Calero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Salut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7927,252 +7927,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Comparison of a Capacitive to an Electro-Optic Electric Field Sensor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Jorel</w:t>
+                <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference On Sensing Technology (ICST 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01989869v1</w:t>
+                <w:t xml:space="preserve">hal-02017966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Direct Comparison of a Capacitive to an Electro-Optic Electric Field Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Junior Mbogol Touye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference On Sensing Technology (ICST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Limerick, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSensT.2018.8603614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017966v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t>
               </w:r>
@@ -8920,2063 +8920,2059 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017991v1</w:t>
+                <w:t xml:space="preserve">hal-01693606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693499v1</w:t>
+                <w:t xml:space="preserve">hal-01505258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693604v1</w:t>
+                <w:t xml:space="preserve">hal-02017991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693561v1</w:t>
+                <w:t xml:space="preserve">hal-01693499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Loss Free Measuring Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIAEM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bengalore, India</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018709v1</w:t>
+                <w:t xml:space="preserve">hal-01693604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693614v1</w:t>
+                <w:t xml:space="preserve">hal-01693561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion Loss Free Measuring Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">ASIAEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bengalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693606v1</w:t>
+                <w:t xml:space="preserve">hal-02018709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505258v1</w:t>
+                <w:t xml:space="preserve">hal-01693614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-Axis optical sensor for real time and vectorial analysis of UWB electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">EuroEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01433300v1</w:t>
+                <w:t xml:space="preserve">hal-02018036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wattmeter clamp for multicore cable: A breakthrough in electrical diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Electrical diagnostics of high voltage devices via high resolution near field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Murin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.436-439</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.555-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018062v1</w:t>
+                <w:t xml:space="preserve">hal-02018044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical diagnostics of high voltage devices via high resolution near field analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.555-558</w:t>
+              <w:t xml:space="preserve">ISMRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018044v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Axis optical sensor for real time and vectorial analysis of UWB electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wattmeter clamp for multicore cable: A breakthrough in electrical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Murin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.436-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018036v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packaged optical sensors for the electric field characterization in harsh environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Saniour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Aydé</w:t>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-L. Perrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.1468-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236042v1</w:t>
+                <w:t xml:space="preserve">hal-02018081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a compact voltage clamp for monoconductor or multiconductors cable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+                <w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.475-478</w:t>
+              <w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018106v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272167v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272115v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial analysis of intense EM field using a non-invasive optical probe</w:t>
+                <w:t xml:space="preserve">Optical sensor for the vectorial analysis of the plasma induced electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurane Gillette</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Treve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Treve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIAEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018096v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical antennas for a complete electric field characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10995,303 +10991,307 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensor for the vectorial analysis of the plasma induced electric field</w:t>
+                <w:t xml:space="preserve">Vectorial analysis of intense EM field using a non-invasive optical probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Treve</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1</w:t>
+              <w:t xml:space="preserve">ASIAEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018121v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged optical sensors for the electric field characterization in harsh environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a compact voltage clamp for monoconductor or multiconductors cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.1468-1471</w:t>
+              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.475-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018081v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz polarimetric emission and detection using a cubic crystal</w:t>
               </w:r>
@@ -11487,1331 +11487,1331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal and vectorial analysis of the electric field vector with an optical sensor</w:t>
+                <w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean Dahdah</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018128v1</w:t>
+                <w:t xml:space="preserve">hal-02286103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPM5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nara, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038032v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric probe for fully vectorial analysis of electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrius Biciunas</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">AMEREM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013352v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Sensor for the diagnostic of high voltage equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Volat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.142-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contactless real-time voltage monitoring of multi-conductors cables with electro-optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-temporal and vectorial analysis of the electric field vector with an optical sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01038060v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Laser Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02286103v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02013352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric probe for fully vectorial analysis of electric field</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEREM 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91411J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018137v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018167v1</w:t>
+                <w:t xml:space="preserve">hal-01038060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992637v1</w:t>
+                <w:t xml:space="preserve">hal-01992629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz time-domain spectroscopy using a power detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Oden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 IEEE 40th International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-1</w:t>
+              <w:t xml:space="preserve">2013 IEEE Pulsed Power and Plasma Science Conference (PPPS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Francisco, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01992629v1</w:t>
+                <w:t xml:space="preserve">hal-01992637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain characterization of THz power detectors</w:t>
               </w:r>
@@ -12823,51 +12823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12916,368 +12916,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01992603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active optical decoupling circuit for radio frequency endoluminal coil</w:t>
+                <w:t xml:space="preserve">Low cost power and flow rates measurements in manufacturing plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Aydé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2013 Congress 30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Congress of Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. pp.09001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/metrology/201309001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847748v1</w:t>
+                <w:t xml:space="preserve">hal-00932302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low cost power and flow rates measurements in manufacturing plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Active optical decoupling circuit for radio frequency endoluminal coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Congress of Metrology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESMRMB 2013 Congress 30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.1343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/metrology/201309001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00932302v1</w:t>
+                <w:t xml:space="preserve">hal-00847748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct RF magnetic field conversion by electro-optic effect for MR endoluminal coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
@@ -13300,859 +13300,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaeremynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828793v1</w:t>
+                <w:t xml:space="preserve">hal-00780550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782321v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840299v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780550v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782107v1</w:t>
+                <w:t xml:space="preserve">hal-00840299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00828719v1</w:t>
+                <w:t xml:space="preserve">hal-00782321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Electro-Optic Sensors for Microwave Dosimetric Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Kohler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progess In electromagnetics Research Symposium -29th PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.Session Orale</w:t>
@@ -14194,77 +14194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigtailed electro-optic probes for vectorial electric field mapping&amp;quot;, in Berghmans, F., Mignani, A. and Hoof, C., ed.,'OPTICAL SENSING AND DETECTION', SPIE; B-PHOT; FWO; ICO, SPIE-INT SOC OPTICAL ENGINEERING, Best Student Paper Award, 1000 20TH ST, PO BOX 10, BELLINGHAM, WA 98227-0010 USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14296,152 +14296,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs électro-optiques fibrés en optique intégrée sur LiNbO3 dédiés à la mesure de champs électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Mesure simultanée de champ électrique microonde et de température pour les applications de bio-électromagnétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ulliac</w:t>
+                <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Courjal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602685v1</w:t>
+                <w:t xml:space="preserve">hal-00394614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
               </w:r>
@@ -14546,230 +14542,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure simultanée de champ électrique microonde et de température pour les applications de bio-électromagnétisme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Capteurs électro-optiques fibrés en optique intégrée sur LiNbO3 dédiés à la mesure de champs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paupert</w:t>
+                <w:t xml:space="preserve">G. Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. Courjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394614v1</w:t>
+                <w:t xml:space="preserve">hal-00602685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés et ultracompacts dédiés aux mesures hyperfréquences en espace libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14788,172 +14788,172 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+                <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shkurinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02015018v1</w:t>
+                <w:t xml:space="preserve">hal-00394441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
+                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
@@ -14984,397 +14984,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
+              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015004v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394441v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: Toward stable, sensitive and vectorial measurements of high power electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Electromagnetics (EUROEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15425,51 +15425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15537,77 +15537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent-free pigtailed electro-optic sensors for vectorial measurement of microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15645,90 +15645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Microwave Guided or Radiated Electric Field by Means of Vectorial Electro-Optic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15766,90 +15766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: A way towards vectorial characterization of microwave electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Measurement Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Broomfield - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15874,90 +15874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonde électro-optique de type Fabry-Pérot pour la détection de champs électriques de faible amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15999,90 +15999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés dédiés à la mesure vectorielle de champs électriques en espace libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16107,90 +16107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de champs électriques haute fréquence à base de cristaux électro-optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16232,103 +16232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure vectorielle de champs électriques en espace libre et en propagation guidée par capteurs électro-optiques fibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.75-76</w:t>
@@ -16357,77 +16357,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENDOLUMINAL MR RECEIVER COIL BASED ON ELECTRO-OPTICAL CONVERSION AND ACTIVE OPTICAL DECOUPLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16540,77 +16540,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM (International Society for Magnetic Resonance in Medicine ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t>
@@ -16633,135 +16633,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t>
+                <w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Courjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Behague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258663v1</w:t>
+                <w:t xml:space="preserve">hal-03258667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging with a standard electro-optical modulator: Initial results</w:t>
               </w:r>
@@ -16773,77 +16790,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vancouver (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16862,152 +16879,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t>
+                <w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258667v1</w:t>
+                <w:t xml:space="preserve">hal-03258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF endoluminal coil with NMR electro-optical conversion and transmission for colon wall imaging: Initial finding</w:t>
               </w:r>
@@ -17032,64 +17032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17235,103 +17235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOUPLAGE ACTIF OPTIQUE D'UN CAPTEUR MINIATURE POUR L'IRM ENDOLUMINALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17356,103 +17356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du champ électrique radiofréquence dans une bobine RMN volumique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 42, pp.1395 - 1402, 2017</w:t>
@@ -17481,103 +17481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découplage actif optique pour l'IRM endoluminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
@@ -17606,103 +17606,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active optical-based decoupling circuit for receiver endoluminal coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy. 13, pp.1274 - 1280, 2013</w:t>
@@ -17789,51 +17789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pagliari-Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17913,64 +17913,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pockels’ Effect-Based Probe for UWB and HPEM Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaeremynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18105,77 +18105,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilbert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US9810728B2 EP3004900A1 WO2014191695A1. PHOTO. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18456,51 +18456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3553031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Afia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Mcdonald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2025.3624014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11071134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382659v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero Vila" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44644-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398187v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournemenne" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leymarie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriondo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034008" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996345v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Murin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2017.2677967" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017636v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017631v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kohler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321532v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bustos Georges" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321523v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321492v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Suarez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989869v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Junior Mbogol Touye" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSensT.2018.8603614" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018044v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018036v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018096v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Treve" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018113v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018121v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018128v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018143v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018149v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018137v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602685v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Voigt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gellermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lamprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zips" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3553031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Afia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Mcdonald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2025.3624014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11071134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournemenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leymarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero Vila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44644-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Murin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2017.2677967" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kohler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bustos Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Suarez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Junior Mbogol Touye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSensT.2018.8603614" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018044v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Treve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Voigt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gellermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lamprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zips" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>