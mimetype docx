--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -723,295 +723,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04292090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Technologies for Emerging Wireless Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidina Wane</w:t>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+                <w:t xml:space="preserve">Nadege Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+                <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics11071134⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792358v1</w:t>
+                <w:t xml:space="preserve">hal-03840513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical link as an alternative for MRI receive coils: toward a passive approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Correlation Technologies for Emerging Wireless Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidina Wane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadege Courjal</w:t>
+                <w:t xml:space="preserve">Thanh Vinh Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Behague</w:t>
+                <w:t xml:space="preserve">Damienne Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (5), pp.1-7. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (7), pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TBME.2022.3217822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics11071134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03840513v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigtailed Electro-Optic Sensor for Time and Space Resolved Dielectric Barrier Discharges Analysis</w:t>
               </w:r>
@@ -1527,607 +1527,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02382659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
+                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 57 (21), pp.6055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996322v1</w:t>
+                <w:t xml:space="preserve">hal-01996325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
+                <w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sanjuan</w:t>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 58 (1), pp.24--37. </w:t>
+              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.e3849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02073867v1</w:t>
+                <w:t xml:space="preserve">hal-01652419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic probe for real-time assessments of RF electric field produced in an MRI scanner: Feasibility tests at 3 and 4.7 T</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NMR in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/nbm.3849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01652419v1</w:t>
+                <w:t xml:space="preserve">hal-01996340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full electro-optic terahertz time-domain spectrometer for polarimetric studies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+                <w:t xml:space="preserve">Second order nonlinear optical processes in [111] cubic crystals for terahertz optoelectronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 57 (21), pp.6055. </w:t>
+              <w:t xml:space="preserve">Lithuanian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (1), pp.24--37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/ao.57.006055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3952/physics.v58i1.3649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996325v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02073867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Two-Photon Absorption Anisotropy on Terahertz Emission Through Optical Rectification in Zinc-Blende Crystals</w:t>
+                <w:t xml:space="preserve">Sub-wavelength terahertz imaging through optical rectification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 39 (4), pp.378-386. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10762-018-0468-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-31970-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996340v1</w:t>
+                <w:t xml:space="preserve">hal-01996322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Longitudinal Electro-Optic Probe for the Transient Analysis of the Radial Field Surrounding a Three-Phase Cable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,51 +2494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2980,168 +2980,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.252-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00977744v1</w:t>
+                <w:t xml:space="preserve">hal-00790425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-Optic Probe Devoted to Simultaneous Electric Field and Temperature Measurement in Biological Media for Dosimetric Assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3150,699 +3159,690 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radio Science Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 342, pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Absorption Rate Assessment Using Simultaneous Electric Field and Temperature Measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Antennas and Wireless Propagation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LAWP.2012.2189748⟩</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00790425v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high intensity ultrashort pulsed electric field and temperature measurements using an unique electro-optic probe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 61 (7), pp.2051-2058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760598v1</w:t>
+                <w:t xml:space="preserve">hal-00760657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe Adapted for Bioelectromagnetic Experimental Investigations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Simultaneous High Intensity Ultrashort Pulsed Electric Field and Temperature Measurements Using a Unique Electro-Optic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodney Philip O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.153-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LMWC.2012.2185840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2012.2183034⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00760657v1</w:t>
+                <w:t xml:space="preserve">hal-00977790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous High Intensity Ultrashort Pulsed Electric Field and Temperature Measurements Using a Unique Electro-Optic Probe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Electro-optic crystal as a transducer for remote and non-invasive characterization of NMR associated magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (4), pp.1274-1280</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00977790v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two electricfield omponents measurement using a 2-port pigtailed electro-optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaeremynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,393 +3893,393 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Armand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coutaz J.L.</w:t>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597586v1</w:t>
+                <w:t xml:space="preserve">hal-00991805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-automated E-field measurement system using pigtailed electro-optic sensors for temperature-dependent-free measurements of microwave signals in outdoors conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+                <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coutaz J.L.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shkurinov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 94, pp.231108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374801v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitation and focusing of terahertz surface plasmons using a grating coupler with elliptically curved grooves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fully-automated E-field measurement system using pigtailed electro-optic sensors for temperature-dependent-free measurements of microwave signals in outdoors conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Shkurinov</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1), pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.2010367⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991805v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field and temperature measurement using ultra wide bandwidth pigtailed electro-optic probes</w:t>
               </w:r>
@@ -4304,64 +4304,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 47 (13), pp.2470-2476. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4389,437 +4389,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
+                <w:t xml:space="preserve">High-finesse Fabry-Pérot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Kassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186393v1</w:t>
+                <w:t xml:space="preserve">hal-00186394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highfinesse Fabry-Perot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appl. Opt.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (11), pp.2001-2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-finesse Fabry-Pérot electro-optic sensors with enhanced sensitivity and high spatial resolution</w:t>
+                <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90, pp.241118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2748364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186394v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial electric field measurement using isotropic electro-optic crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 90, pp.241118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4844,90 +4844,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrooptic probe based on an organic microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hierle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5004,334 +5004,369 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical rectification in LiNbO3 crystal powder</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Gournay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">C. Vollaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German TeraHertz Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Berlin, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PPPS56198.2025.11248770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05354133v1</w:t>
+                <w:t xml:space="preserve">hal-05506160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Optic Probe for Real Time and Vectorial Analysis of Partial Discharges and Breakdown</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical rectification in LiNbO3 crystal powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vollaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
+                <w:t xml:space="preserve">Lucas Gournay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Pulsed Power Plasma Science (PPPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French-German TeraHertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Siegen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506160v1</w:t>
+                <w:t xml:space="preserve">hal-05354133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Nobre</w:t>
+                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayyoub Zouaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vollaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techmed innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICD59037.2024.10613258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822263v1</w:t>
+                <w:t xml:space="preserve">hal-04695877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antennes optiques RXpour champ E et H</w:t>
               </w:r>
@@ -5393,157 +5428,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Assessment of Insulation Systems Through Electric Field Mapping Using Electro-Optic Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sneha Satish Hegde</w:t>
+                <w:t xml:space="preserve">Capteurs endoluminaux à liaisons optiques pour l'IRM : Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Vollaire</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE 5th International Conference on Dielectrics (ICD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Techmed innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Biotech santé Bretagne, Oct 2024, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695877v1</w:t>
+                <w:t xml:space="preserve">hal-04822263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pockels Effect Based Electro-Optic Sensor for Partial Discharge Measurement in Medium and High Voltage Equipment</w:t>
               </w:r>
@@ -5940,51 +5940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6190,51 +6190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Al Jammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6337,51 +6337,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Artillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Teniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6417,1762 +6417,1762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensing for the vectorial analysis of ultra-wideband electric field - requirements, performances and applications</w:t>
+                <w:t xml:space="preserve">Breakthrough in ElectroMagnetism diagnostics using innovative optical sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bustos Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t>
+              <w:t xml:space="preserve">EMV (Internationale Fachmesse mitWorkshops für Elektromagnetische Verträglichkeit)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321492v1</w:t>
+                <w:t xml:space="preserve">hal-02321532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Garet</w:t>
+                <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323005v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t>
+                <w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Iséni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324379v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Aljammal</w:t>
+                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189125v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards sub-wavelength THz imaging through nonlinear optical techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonde électro-optique fibrée : l’outil idéal pour la caractérisation vectorielle de champs électriques associés à la 5G ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Bel Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Russia-Japan-USA-Europe Symposium on Fundamental and Applied Problems of THz Devices and Technologies, and GDR-I FIR-LAB Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Nijni-Novgorod, Russia</w:t>
+              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321296v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonde électro-optique fibrée : l’outil idéal pour la caractérisation vectorielle de champs électriques associés à la 5G ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Aljammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321523v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique et physique d’un réacteur combiné 20/500 kHz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gondrexon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques Ultrasons et Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">4th Meeting of the Asia-Oceania Society of Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321519v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Probe for the Real Time and Vectorial Analysis of the Electric Field Induced by Ionized Gazes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gizem Soylu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dumortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02189137v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakthrough in ElectroMagnetism diagnostics using innovative optical sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of new tools to characterize materials and devices in the terahertz domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Garet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMV (Internationale Fachmesse mitWorkshops für Elektromagnetische Verträglichkeit)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">CENTERA THz DAYS French-Polish THz Science and Technology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321532v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond Laser Driven Plasma for Terahertz Generation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse polarimétrique de plasmas à l'aide d'une sonde électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Symposium on Plasma Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t>
+              <w:t xml:space="preserve">1e Rencontres Scientifiques Plasmas Froids et Lasers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321513v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical and chemical characterization of a combined 20 / 500 kHz ultrasonic reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical sensing for the vectorial analysis of ultra-wideband electric field - requirements, performances and applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Meeting of the Asia-Oceania Society of Sonochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Nanjing, China</w:t>
+              <w:t xml:space="preserve">23rd IEEE Workshop on Signal and Power Integrity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321483v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz generation in langatate crystal by optical rectification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse et caractérisation vectorielle de champ électrique à l’aide d’une sonde électro-optique dédiée aux diagnostiques de plasmas froids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Aljammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Dumortier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French-German Terahertz Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Kaiserlautern, Germany</w:t>
+              <w:t xml:space="preserve">25e Congrès Général de la Société Française de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321350v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02189125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E-field fiber tip sensors by exploiting the electro-optic tunability of lithium niobate photonic crystals (Conference Presentation)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Miguel Suarez</w:t>
+                <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonic Instrumentation Engineering V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.14</w:t>
+              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996338v1</w:t>
+                <w:t xml:space="preserve">hal-02017966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new THz time domain spectrometer setup for polarimetric studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Direct Comparison of a Capacitive to an Electro-Optic Electric Field Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Robbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achille Junior Mbogol Touye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Jorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th IEEE International Conference on Plasma Science (ICOPS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th International Conference On Sensing Technology (ICST 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Limerick, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSensT.2018.8603614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017966v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01989869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Comparison of a Capacitive to an Electro-Optic Electric Field Sensor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E-field fiber tip sensors by exploiting the electro-optic tunability of lithium niobate photonic crystals (Conference Presentation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille Junior Mbogol Touye</w:t>
+                <w:t xml:space="preserve">Bruno Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Jorel</w:t>
+                <w:t xml:space="preserve">Venancio Calero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Salut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Suarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference On Sensing Technology (ICST 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonic Instrumentation Engineering V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States. pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01989869v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Electric Field Characterization Of Plasmas Using An Optical Probe</w:t>
               </w:r>
@@ -8391,51 +8391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8920,1809 +8920,1813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02013422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693606v1</w:t>
+                <w:t xml:space="preserve">hal-02017991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01505258v1</w:t>
+                <w:t xml:space="preserve">hal-01693499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Optics with (111) Cubic Crystals for Terahertz Wave Generation and Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Sanjuan</w:t>
+                <w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Terahertz Nanoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017991v1</w:t>
+                <w:t xml:space="preserve">hal-01693604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et cartographie du champ électrique radiofréquence d'une bobine RMN en utilisant une sonde électro-optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20èmes Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693499v1</w:t>
+                <w:t xml:space="preserve">hal-01693561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical-based probe for real time assessment of RF electrical field during MRI exam</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insertion Loss Free Measuring Antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ASIAEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bengalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693604v1</w:t>
+                <w:t xml:space="preserve">hal-02018709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulated distribution of the RF electrical field inside a birdcage coil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th annual meeting &amp; exhibition ISMRBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693561v1</w:t>
+                <w:t xml:space="preserve">hal-01693614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion Loss Free Measuring Antenna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards optical‐based real‐time evaluation of the local SAR: RF electrical field in biological sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIAEM 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bengalore, India</w:t>
+              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018709v1</w:t>
+                <w:t xml:space="preserve">hal-01693606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optical‐based active detuning for single and dual channel/loop endoluminal surface coils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">SONDE ELECTRO-OPTIQUE POUR LA MESURE QUANTITATIVE DU CHAMP ELECTRIQUE RADIOFREQUENCE DURANT UN EXAMEN IRM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMRMB 2017 CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693614v1</w:t>
+                <w:t xml:space="preserve">hal-01505258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3-Axis optical sensor for real time and vectorial analysis of UWB electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroEM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">ISMRM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018036v1</w:t>
+                <w:t xml:space="preserve">hal-01433300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical diagnostics of high voltage devices via high resolution near field analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wattmeter clamp for multicore cable: A breakthrough in electrical diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Murin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.555-558</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.436-439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018044v1</w:t>
+                <w:t xml:space="preserve">hal-02018062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct optical measurement of the RF electrical field for MRI</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3-Axis optical sensor for real time and vectorial analysis of UWB electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMRM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Singapour, Singapore</w:t>
+              <w:t xml:space="preserve">EuroEM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433300v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wattmeter clamp for multicore cable: A breakthrough in electrical diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Electrical diagnostics of high voltage devices via high resolution near field analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Valerie Murin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Revillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.436-439</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Montreal, Canada. pp.555-558</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018062v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaged optical sensors for the electric field characterization in harsh environments</w:t>
+                <w:t xml:space="preserve">Optical sensor for the vectorial analysis of the plasma induced electric field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Jarrige</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dahdah</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Treve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.1468-1471</w:t>
+              <w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018081v1</w:t>
+                <w:t xml:space="preserve">hal-02018121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Dorez</w:t>
+                <w:t xml:space="preserve">Optical antennas for a complete electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.471-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236042v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectorial analysis of intense EM field using a non-invasive optical probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Treve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ASIAEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272115v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur utilisant un guide d'onde électro-optique pour la mesure du champ magnétique RF sub-pT par voie optique : application à l'IRM endoluminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10741,557 +10745,553 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical sensor for the vectorial analysis of the plasma induced electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conversion électro-optique du signal et découplage actif d'un capteur IRM endoluminal à liaison optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reina Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE International Conference on Plasma Sciences (ICOPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Antalya, Turkey. pp.1-1</w:t>
+              <w:t xml:space="preserve">2ème Congrès de la SFRMBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018121v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical antennas for a complete electric field characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+                <w:t xml:space="preserve">Towards a compact voltage clamp for monoconductor or multiconductors cable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.471-474</w:t>
+              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.475-478</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018113v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial analysis of intense EM field using a non-invasive optical probe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+                <w:t xml:space="preserve">Optical for both active decoupling and conversion/transmission for a MR endoluminal coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saniour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurane Gillette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Dahdah</w:t>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Treve</w:t>
+                <w:t xml:space="preserve">H. Dorez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASIAEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Jeju, South Korea</w:t>
+              <w:t xml:space="preserve">32nd annual meeting of the European Society of Magnetic Resonance in Medicine and Biology (ESRRMB 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018096v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a compact voltage clamp for monoconductor or multiconductors cable</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Packaged optical sensors for the electric field characterization in harsh environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Electrical Insulation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Seattle, United States. pp.475-478</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Electromagnetics in Advanced Applications (ICEAA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Torino, Italy. pp.1468-1471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018106v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz polarimetric emission and detection using a cubic crystal</w:t>
               </w:r>
@@ -11487,267 +11487,280 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrius Biciunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nara, Japan</w:t>
+              <w:t xml:space="preserve">Laser Optics 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02286103v1</w:t>
+                <w:t xml:space="preserve">hal-02013352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPM5</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Bruxelles, Belgium. pp.91411J, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2052906⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018167v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dielectric probe for fully vectorial analysis of electric field</w:t>
+                <w:t xml:space="preserve">Spatio-temporal and vectorial analysis of the electric field vector with an optical sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jarrige</w:t>
@@ -11778,798 +11791,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMEREM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Albuquerque, United States</w:t>
+              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018137v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Sensor for the diagnostic of high voltage equipment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Contactless real-time voltage monitoring of multi-conductors cables with electro-optic sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurane Gillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.142-146</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.147-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018143v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contactless real-time voltage monitoring of multi-conductors cables with electro-optic sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optical Sensor for the diagnostic of high voltage equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurane Gillette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurane Gillette</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Volat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lecoche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE Electrical Insulation Conference (EIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.147-151</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Philadelphia, United States. pp.142-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018149v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal and vectorial analysis of the electric field vector with an optical sensor</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes Juan-les-Pins, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018128v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01038060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz vectorial antennas based on cubic electro-optic crystal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Plasma Diagnostic Using Vectorial Electrooptic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrius Biciunas</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iseni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Optics 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Saint-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">5th International Conference on Plasma Medicine (ICPM-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nara, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02013352v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02286103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear electro-optic effect for nuclear magnetic resonance coil</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cold Plasma Diagnostic Using a Vectorial Electrooptic Probe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Iséni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICPM5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nara, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2052906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01038032v1</w:t>
+                <w:t xml:space="preserve">hal-02018167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic RF magnetic resonance signal based on a Ti:LiNbO3 waveguide</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dielectric probe for fully vectorial analysis of electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Milan, Italy</w:t>
+              <w:t xml:space="preserve">AMEREM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Albuquerque, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01038060v1</w:t>
+                <w:t xml:space="preserve">hal-02018137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz time-domain stectroscopy using a power detector</w:t>
               </w:r>
@@ -12581,64 +12581,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12702,64 +12702,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Garet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12823,51 +12823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Oden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13069,90 +13069,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active optical decoupling circuit for radio frequency endoluminal coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2013 Congress 30th Annual Scientific Meeting of the European Society for Magnetic Resonance in Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France. pp.1343</w:t>
@@ -13194,90 +13194,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct RF magnetic field conversion by electro-optic effect for MR endoluminal coil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMRMB 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Toulouse, France</w:t>
@@ -13300,859 +13300,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00872846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Aydé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-L. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sablong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780550v1</w:t>
+                <w:t xml:space="preserve">hal-00840299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
+              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782107v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t>
+                <w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828719v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteur RF endoluminal incorporant un circuit de découplage actif optique</w:t>
+                <w:t xml:space="preserve">Validation du principe de conversion de champ magnétique RF par une technique électro-optique adaptée à l'IRM endoluminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles méthodologies en imagerie du vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00828793v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00828719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principe d'une sonde endoluminale IRM fibrée avec conversion électro-optique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Sablong</w:t>
+                <w:t xml:space="preserve">Mesure dosimétrique par capteur électro-optique fibré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Duvillaret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ticaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès inaugural de la Société Française de Résonance Magnétique en Biologie et Médecine (SFRMBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques 2012 URSI : "Champs électromagnétiques : de la dosimétrie à la santé humaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840299v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00782107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une sonde électro-optique pour la caractérisation du débit d'absorption spécifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Electro-optics for non-invasive UWB electric field sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gaeremynck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lecoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMM 2012 - 12èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.S8-15 (ID66)</w:t>
+              <w:t xml:space="preserve">EUROEM 2012 - European Conference and Exhibition on Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00782321v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorial Electro-Optic Sensors for Microwave Dosimetric Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jarrige</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ticaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progess In electromagnetics Research Symposium -29th PIERS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.Session Orale</w:t>
@@ -14194,77 +14194,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pigtailed electro-optic probes for vectorial electric field mapping&amp;quot;, in Berghmans, F., Mignani, A. and Hoof, C., ed.,'OPTICAL SENSING AND DETECTION', SPIE; B-PHOT; FWO; ICO, SPIE-INT SOC OPTICAL ENGINEERING, Best Student Paper Award, 1000 20TH ST, PO BOX 10, BELLINGHAM, WA 98227-0010 USA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ruaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14296,480 +14296,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure simultanée de champ électrique microonde et de température pour les applications de bio-électromagnétisme</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Gaborit</w:t>
+                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Paupert</w:t>
+                <w:t xml:space="preserve">V. Andreev A.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394614v1</w:t>
+                <w:t xml:space="preserve">hal-00602655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Prudnikov I.</w:t>
+                <w:t xml:space="preserve">Capteurs électro-optiques fibrés en optique intégrée sur LiNbO3 dédiés à la mesure de champs électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Shkurinov A.</w:t>
+                <w:t xml:space="preserve">G. Ulliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu. Denisyuk I.</w:t>
+                <w:t xml:space="preserve">N. Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz surface plasmon interaction on a corrugated metal surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00602655v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00602685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capteurs électro-optiques fibrés en optique intégrée sur LiNbO3 dédiés à la mesure de champs électriques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Mesure simultanée de champ électrique microonde et de température pour les applications de bio-électromagnétisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ulliac</w:t>
+                <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Courjal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons de l'Optique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00602685v1</w:t>
+                <w:t xml:space="preserve">hal-00394614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés et ultracompacts dédiés aux mesures hyperfréquences en espace libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Warzecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14788,593 +14788,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00394617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warzecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394441v1</w:t>
+                <w:t xml:space="preserve">hal-00394600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
+                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
+              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015018v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-optic sensors dedicated to non-invasive electric field characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Lasserre</w:t>
+                <w:t xml:space="preserve">Simultaneous microwave electric field and temperature measurement using pigtailed electro-optic probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Duvillaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Paupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Europe Optical Metrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Europe, France</w:t>
+              <w:t xml:space="preserve">17th international conference on Microwaves, Radar and Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Wroclaw, Poland. p1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00394600v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02015018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorial measurement of guided or radiated microwave electric fields by a temporally stable pigtailed electro optic sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Lasserre</w:t>
+                <w:t xml:space="preserve">Coupling and Focusing THz surface plasmons by elliptical grating on bulk aluminium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaborit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Nazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shkurinov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Hertzienne et Diélectrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valence, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015004v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: Toward stable, sensitive and vectorial measurements of high power electromagnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Electromagnetics (EUROEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15425,51 +15425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillermo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15537,77 +15537,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent-free pigtailed electro-optic sensors for vectorial measurement of microwave signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15645,90 +15645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensing Microwave Guided or Radiated Electric Field by Means of Vectorial Electro-Optic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15766,90 +15766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-optic sensors: A way towards vectorial characterization of microwave electric fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave Measurement Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Broomfield - Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15874,90 +15874,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonde électro-optique de type Fabry-Pérot pour la détection de champs électriques de faible amplitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15999,90 +15999,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs électro-optiques fibrés dédiés à la mesure vectorielle de champs électriques en espace libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.367-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16107,90 +16107,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteurs de champs électriques haute fréquence à base de cristaux électro-optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Kassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Romanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16232,103 +16232,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure vectorielle de champs électriques en espace libre et en propagation guidée par capteurs électro-optiques fibrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Coutaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Paupert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horizons de l'Optique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, CHAMBERY, France. pp.75-76</w:t>
@@ -16357,64 +16357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENDOLUMINAL MR RECEIVER COIL BASED ON ELECTRO-OPTICAL CONVERSION AND ACTIVE OPTICAL DECOUPLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reina Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16540,77 +16540,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Courjal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Behague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM (International Society for Magnetic Resonance in Medicine ) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Londres, United Kingdom</w:t>
@@ -16633,152 +16633,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t>
+                <w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beuf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258667v1</w:t>
+                <w:t xml:space="preserve">hal-03258663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MR imaging with a standard electro-optical modulator: Initial results</w:t>
               </w:r>
@@ -16790,77 +16773,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Vancouver (on line), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16879,135 +16862,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MESURE DU CHAMP ELECTRIQUE PAR SONDE OPTIQUE LORS D'UNE ACQUISITION D'IRM A 7T</w:t>
+                <w:t xml:space="preserve">MODULATION ELECTRO-OPTIQUE POUR LA TRANSMISSION DU SIGNAL EN IRM PRECLINIQUE A 7T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Nobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Courjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Behague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFO 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258663v1</w:t>
+                <w:t xml:space="preserve">hal-03258667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF endoluminal coil with NMR electro-optical conversion and transmission for colon wall imaging: Initial finding</w:t>
               </w:r>
@@ -17032,64 +17032,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMRM 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17235,103 +17235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECOUPLAGE ACTIF OPTIQUE D'UN CAPTEUR MINIATURE POUR L'IRM ENDOLUMINALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche en Imagerie et Technologies pour la Santé (RITS) 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lyon, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17356,103 +17356,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie du champ électrique radiofréquence dans une bobine RMN volumique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Beuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de la SFRMBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bordeaux, France. 42, pp.1395 - 1402, 2017</w:t>
@@ -17481,103 +17481,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découplage actif optique pour l'IRM endoluminale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Saniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er meeting annuel du réseau de jeunes chercheurs en imagerie FINYS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dourdan, France</w:t>
@@ -17632,77 +17632,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Aydé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Sablong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duvillaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-L. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Annual Meeting ISMRM-ESMRMB 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Milan, Italy. 13, pp.1274 - 1280, 2013</w:t>
@@ -17789,51 +17789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pagliari-Thibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17913,64 +17913,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pockels’ Effect-Based Probe for UWB and HPEM Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaborit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gaeremynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18456,51 +18456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3553031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Afia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Mcdonald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2025.3624014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792358v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11071134" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournemenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leymarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero Vila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44644-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Murin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2017.2677967" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kohler" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321492v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321523v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321532v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bustos Georges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996338v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Suarez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989869v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Junior Mbogol Touye" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSensT.2018.8603614" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018709v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018036v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018044v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018062v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018081v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillette" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018121v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Treve" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018113v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018106v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018137v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018149v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018128v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602685v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Voigt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gellermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lamprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zips" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Gaborit" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2025.3553031" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354123v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Satish Hegde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayyoub Zouaghi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Duvillaret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2025.3590676" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354109v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Lopez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Afia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew West" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Mcdonald" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRD.2025.3624014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771686v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Nobre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Troia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Zanovello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2024.171818" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292090v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Aljammal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Is&#233;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bernier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chevrier-Gros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-023-00781-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Sablong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Courjal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Behague" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2022.3217822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792358v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11071134" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galtier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2021.3107037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791943v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gaborit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Artillan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bermond" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Revillod" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2020.2994263" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02398187v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournemenne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouillet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rouyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leymarie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Iriondo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.034008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero Vila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Suarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Salut" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi I. Baida" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Caspar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44644-y" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996325v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Coutaz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/ao.57.006055" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652419v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Saniour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Perrier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Gillette" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3849" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996340v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10762-018-0468-4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaborit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sanjuan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Coutaz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3952/physics.v58i1.3649" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-31970-w" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996345v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dahdah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Murin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsen.2017.2677967" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492605v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Saniour" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ayd&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-L Perrier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Gaborit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duvillaret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2057-1976/aa5db0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996571v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrius Biciunas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TTHZ.2015.2460452" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017631v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecoche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Schmitt" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017636v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarrige" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Duraz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814491v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reina Ayd&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Courjal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2014.2321099" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01814413v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sablong" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2012.2230623" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00790425v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ticaud" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Kohler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2012.2189748" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00772171v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Philip O'Connor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duvillaret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWC.2012.2185840" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00760657v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2012.2183034" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977790v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kohler" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ticaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977744v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991075v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gaeremynck" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruarro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoche" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991805v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Armand" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nazarov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shkurinov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597586v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coutaz J.L." TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paupert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lasserre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.2010367" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374614v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.002470" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Martin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Kassi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991890v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kassi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186393v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2748364" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991884v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00145694v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hierle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2005.856424" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506160v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vollaire" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PPPS56198.2025.11248770" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354133v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Gournay" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie H&#233;rault" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695877v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICD59037.2024.10613258" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645883v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822263v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beuf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIDP51414.2023.10410565" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908288v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hong-Le Dam" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Houzet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lacrevaz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan-Phu Vuong" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE55644.2022.9852039" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712879v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bermond" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03623178v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325151v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628902v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muller" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Al Jammal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50926.2021.9567477" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712880v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Teniou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321532v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bustos Georges" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gondrexon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baup" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vibert" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189137v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321296v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gizem Soylu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321523v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Bel Kamel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321513v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bernier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321483v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gondrexon" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baup" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dumortier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323005v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Roux" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Garet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324379v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321492v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189125v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017966v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989869v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Junior Mbogol Touye" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Jorel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSensT.2018.8603614" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996338v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Robert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venancio Calero" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Suarez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018204v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01996318v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016809v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Vindret" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chamberod" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rauly" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013422v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017991v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693499v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693604v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693561v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018709v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693614v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693606v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018062v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018036v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018044v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018121v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Treve" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018096v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272167v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272115v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018106v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236042v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saniour" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Perrier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dorez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018081v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dahdah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gillette" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013429v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02016459v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013352v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052906" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018128v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018149v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volat" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01038060v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286103v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Reuter" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Iseni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018167v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018137v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Oden" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992637v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992603v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masatsugu Yamashita" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00932302v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/metrology/201309001" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847748v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872846v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840299v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782321v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828793v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00782107v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780550v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gaeremynck" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678495v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603656v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warzecha" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ruaro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Lasserre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602655v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Andreev A." TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Prudnikov I." TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shkurinov A." TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. Denisyuk I." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602685v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ulliac" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Courjal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394614v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Paupert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Lasserre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394600v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015004v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02015018v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394441v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Nazarov" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shkurinov" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394412v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014980v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014983v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lasserre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014976v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coutaz" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148195v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148753v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romanini" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148757v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148770v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148752v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272122v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736153v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258663v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167594v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258667v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261936v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ferrando" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02018212v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otilia Voigt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gellermann" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulf Lamprecht" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zips" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560593v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434779v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589013v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Martinez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pagliari-Thibert" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hacala" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014460v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-9500-0_37" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02017653v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01271297v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>