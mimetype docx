--- v0 (2026-03-17)
+++ v1 (2026-05-09)
@@ -364,287 +364,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Transmission Line Matrix model for sound propagation in arrays of cylinders normal to an impedance plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwendall Petit</w:t>
+                <w:t xml:space="preserve">Pierre Chobeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 389, pp.454--467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01567440v1</w:t>
+                <w:t xml:space="preserve">hal-02915532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Transmission Line Matrix model for sound propagation in arrays of cylinders normal to an impedance plane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborative noise data collected from smartphones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chobeau</w:t>
+                <w:t xml:space="preserve">Gwendall Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judicaël Picaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dutilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 389, pp.454--467. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2017.07.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915532v1</w:t>
+                <w:t xml:space="preserve">halshs-01567440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -656,770 +656,770 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncertainties in numerical predictions and experimental characterization of wind farm noise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and distribution of an in situ experimental wind turbine noise database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cotté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bianchetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brendel</w:t>
+                <w:t xml:space="preserve">Hubert Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9915-9924, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_4322⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.806-815, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_2658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939478v1</w:t>
+                <w:t xml:space="preserve">hal-04939480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and distribution of an in situ experimental wind turbine noise database</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+                <w:t xml:space="preserve">Uncertainties in numerical predictions and experimental characterization of wind farm noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Alarcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bianchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Cotté</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+                <w:t xml:space="preserve">Régis Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Lefèvre</w:t>
+                <w:t xml:space="preserve">Laurent Brendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter-Noise 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Nantes, France. pp.806-815, </w:t>
+              <w:t xml:space="preserve">, 2024, Nantes, France. pp.9915-9924, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3397/IN_2024_2658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3397/IN_2024_4322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04939480v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de stabilité du modèle TLM pour la propagation du son en milieu extérieur</w:t>
+                <w:t xml:space="preserve">Analyse des propriétés numériques du modèle TLM pour la propagation du son en milieu extérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Goestchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">David Ecotiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03847970v1</w:t>
+                <w:t xml:space="preserve">hal-03654013v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Analyse de stabilité du modèle TLM pour la propagation du son en milieu extérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Goestchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03848394v1</w:t>
+                <w:t xml:space="preserve">hal-03847970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l’exposition de la population de France métropolitaine au bruit des éoliennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cartographie du bruit routier à partir de données OpenStreetMap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotière</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03847865v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des propriétés numériques du modèle TLM pour la propagation du son en milieu extérieur</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Gauvreau</w:t>
+                <w:t xml:space="preserve">Evaluation de l’exposition de la population de France métropolitaine au bruit des éoliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ecotière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Demizieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Giorgis-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, MARSEILLE, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654013v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03847865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of noise exposure from wind turbines in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Demizieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1539,64 +1539,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ecotiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euronoise 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Madeira (on line), Portugal</w:t>
@@ -1664,51 +1664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1785,64 +1785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Can</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Gauvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics '17 Boston</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Acoustical Society of America through AIP Publishing LLC, Jun 2017, Boston, United States. pp.3808, </w:t>
@@ -1893,64 +1893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OnoM@p : a Spatial Data Infrastructure dedicated to noise monitoring based on volunteers measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2130,51 +2130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micrometeorological effects on urban sound propagation : A numerical and experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,77 +2300,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise mapping based on participative measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2427,77 +2427,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judicaël Picaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaël Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwendall Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -2688,51 +2688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demizieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915532v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939478v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alarcon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brendel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4322" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939480v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lef&#232;vre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2658" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847970v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goestchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847865v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654013v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616708v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecoti&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Demizieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Guillaume" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Evrard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19010023" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Can" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0010531" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915532v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chobeau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judica&#235;l Picaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dutilleux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.11.005" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567440v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendall Petit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2017.07.039" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939480v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cott&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gauvreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lef&#232;vre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_2658" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939478v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Alarcon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bianchetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Boittin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brendel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4322" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654013v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Goestchel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ecotiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Guillaume" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848394v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847865v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616737v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Champelovier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Giorgis-Allemand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ardouin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Baron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Charpentier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387410v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guyon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4988415" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01381803v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906938v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gauvreau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Berengier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gary" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636931v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ayrault" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berengier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Calmet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01753186v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01164870v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>