--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaël Hervé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaël HervéChercheur en archéo/paléomagéntisme (CEA)Laboratoire des Sciences du Climat et de l'Environnement/IPSL,Equipe CliMag Climat et Magnétisme</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Datation archéomagnétique: construction des référentiels de variation séculaire, confrontation avec les autres méthodes chronométriques et modélisation chronologique bayésienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Variation séculaire du champ géomagnétique au cours des derniers millénaires : acquisition de données de référence, bases de données paléomagnétiques, analyse critique à des fins de modélisation du champ géomagnétique, variation du moment dipolaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Méthodologie en paléomagnétisme et archéomagnétisme: protocoles de paléointensité, effet de la vitesse de refroidissement sur l’intensité de l’aimantation thermorémanente, minéralogie magnétique et taphonomie des niveaux archéologiques chauffés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis décembre 2020: chercheur CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR8212 LSCE, CEA, CNRS, Université Versailles Saint-Quentin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Décembre 2018 – Novembre 2020 :Chaire Junior « Archéomatériaux », LabEx Sciences Archéologiques de Bordeaux LaScArBx (UMR 5060 IRAMAT-CRP2A, CNRS, Université de Bordeaux Montaigne). Localisé au laboratoire d’archéo/paléomagnétisme de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projet, 24 mois, 17.000 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2017 – Novembre 2018 :Chercheur associé postdoctorant au Centre Européen de Recherche et d’Enseignement en Géosciences de l’Environnement (UMR 7330 CEREGE, Aix Marseille Univ, CNRS, IRD, INRA, Coll France), Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR-CONACYT SVPINTMEX (PI M. Perrin et L. Alva-Valdivia).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofinancement Campus France, programme Prestige (PRESTIGE-2017-1-0002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2015 – Février 2017 : Chercheur associé au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet DFG (HE7343/1-1), 24 mois, 189.083 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Was ist die maximale Intensität des Erdmagnetfelds in Western Europa zirka 1000 BC ? Eine Untersuchung den geomagnetischen spikes und archäomagnetischen jerks »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle est l’intensité maximale du champ géomagnétique en Europe occidentale vers 1000 av. J.-C. ? Etude des spikes géomagnétiques et des jerks archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2014 : Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux Montaigne). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de quatre fours Néolithiques de l’Ouest de la France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2013 – Juin 2014 :Postdoctorant au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich. Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic and rock magnetic study of Mistastin Lake impact structure (Labrador, Canada).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche sous la direction du professeur Stuart Gilder.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre - Décembre 2012 :Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux 3). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique en Europe de l’Ouest à l’âge du Fer et au Haut Moyen-Âge. Impact des nouvelles courbes de variation séculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2011 – Août 2012 : ATER à l’Université de Rennes 1 (demi-poste, 98 heures), rattaché à Géosciences Rennes (UMR 6118, CNRS et Université de Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2008 – Janvier 2012 :Doctorat « Physique des archéomatériaux » de l’Université de Bordeaux 3 (Financé par une allocation ministérielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: « Datation archéomagnétique en France durant le premier millénaire av. J.-C. : étalonnage des variations du champ magnétique terrestre en direction et intensité»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien web **:**</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2012BOR30011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 13 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans une revue à comité de lecture (ACL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Perrin, M., Alva-Valdivia, L.M., Rodriguez-Trejo, A., Hernandez-Cardona, A., Cordova Tello, M. & Meza Rodriguez, accepted. Secular variation of the geomagnetic field in Mexico during the first millennium BCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics Geochemistry Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostadinova-Avramova, M., Kovacheva, M., Boyadzhiev, Y. & Hervé, G., accepted. Archeomagnetic knowledge of Neolithic in Bulgaria with emphasis on intensity changes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodriguez-Trejo, A., Alva-Valdivia, L.M., Perrin, M., Hervé, G. & Lopez-Valdés, N., 2019. Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chchinautzin, Mexico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, 1, 594-606.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Lanos, P., Rochette, P., Perrin, M. & Perron d’Arc, M., 2019. Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 1413-1424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Perrin, M., Alva-Valdivia, L., Madingou Tchibinda, B., Rodriguez-Trejo, A., Hernandez Cardona, A., Cordova Tello, M. & Meza Rodriguez, C., 2019. Critical analysis of the Holocene paleointensity database in Central America: impact on geomagnetic modelling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, F., Shcherbakov, V.P., Shcherbakova, V.V., Ostner, S., Hervé, G. & Petersen, N., 2019. Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International, 216 (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1482-1494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé G.& Lanos, P., 2018. An alternative to the problem of the Hallstattian plateau effect: Improvements of archaeomagnetic dating in Western Europe from the Late Bronze to the Late Iron Ages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 870-883.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Schnepp, E., *et al.*2017. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, 143-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Munzi-Santoriello, P., Lanos, P., Brun, J.-P. & Caputo, P., 2016. Datation archéomagnétique de deux fours du haut Moyen-Âge à Cumes (Campanie), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 35-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Milcent, P-Y. & Tramon, A., 2016. Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 414-419.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Gilder, S., Marion, C.L., Osinski, G.R., Pohl, J., Petersen, N. & Sylvester, P.J., 2015. Paleomagnetic and rock magnetic study of the Mistastin lake impact structure (Labrador, Canada): Implications for geomagnetic perturbation and shock effects, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 417, 151-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaschalde, C., Hervé, G., Lanos, P., Thiriot, J. et coll., 2014. La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 155-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cruz, F., Bardel, D., Camerlynck, C., Hervé, G.& Petit, C., 2014. Une fortification inédite de la résidence princière de Vix (Côte-d’Or, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44(3), 377-393.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavon-Carrasco, F.J., Gomez-Paccard, M., Hervé, G.,Osete, M.L. & Chauvin, A., 2014. Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry Geophysics Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, doi:10.1002/2014GC005311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II : New intensity secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 51-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part I : Directional secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 1-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Schnepp, E., Chauvin, A., Lanos, P. & Nowaczyk, N.,2011. Archaeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 144-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans un ouvrage collectif et actes de colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondopoulou, D., Zananiri, I., Hervé, G., 2019. Archaeomagnetic study at Eretria (Greece). In Theurillat, Th., Ackermann, G., Duret, M. & Zurbriggen, S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les thermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eretria XXV, Fouilles et recherches, 318-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.& Lanos, Ph., 2018. Datation archéomagnétique des fours de potiers du quartier artisanal et du four des Bains hellénistiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tréziny, H. (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ecole Française de Rome, 380-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyodo, J.-N., Blanchard, A., Borvon, A., Hervé, G., Lehugeur, V., Lucquin, A. & Montassier, F., 2016. Vivre et mourir aux Cléons: quand l’archéologie révèle 10 000 ans d’occupation humaine à Haute-Goulaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fenêtres sur le Pays du Vignoble Nantais: Patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, 14-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulon, L., Dupont, F., Hervé, G., Lanos, Ph.& Salavert, A., 2014. Le four néolithique à fosse d’accès des “Petits-Clos” à Chartres: une attribution chrono-culturelle complexe, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Louboutin, C. & Verjux, C., Zones de production et organisation des territoires au Néolithique, Actes du 30ecolloque interrégional sur le Néolithique, Tours et le Grand-Pressigny, 7-9 octobre 2011, 51esupplément à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Lanos, P., Chauvin A. & Dufresne, P., 2014. Analyses archéomagnétiques au Mont-Beuvray (2005-2011): de la construction de référentiels à la datation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Bibracte, 24, 351-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landreau, G., Guitton, D. & Hervé, G.,2012. Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Poitiers (17-20 mai 2012), SFECAG, 415-424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, M., Hervé, G.,Surgent, M., 2009.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant/Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Colmar (21-24 mai 2009), SFECAG, 441-452.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A., Lanos, Ph., Rochette, P., Perrin, M., Perron d’Arc, M. How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brown, M., Hervé, G. The global Archeomagnetic Database: Updates to GEOMAGIA50. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Lhuillier, F., Schnepp, E. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. AGU Fall Meeting 2017, New Orleans, 11 – 16 Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A. & Lanos, P., Importance of selecting the archaeomagnetic data for geomagnetic modelling : example of the new Western Europe directional and intensity secular variation curves from 1500BC to 200AD,  EGU General Assembly 2014, Vienna, 27 Avril - 2 Mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de variation séculaire du champ magnétique terrestre en Europe occidentale : avancées récentes et perspectives en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/526r-kr64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales : nouvelles approches statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jb78-fn12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prélèvement sur le terrain à l’exploitation scientifique des datations [discussion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/01fb-tj50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Archeomagnetic Database: Updates to GEOMAGIA50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP34A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP33A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clinical outcome and HAVCR2 mutations in 70 patients with subcutaneous panniculitis-like T-cell lymphoma: a study from the French Cutaneous Lymphoma Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC CLTF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Athens, Greece. pp.S7-S8, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(19)30530-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de l’âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Centre de Congrès (Palais Beaumont) de Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12267_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles courbes de variation séculaire en Europe occidentale de 1500 av. J.-C. à 200 ap. J.-C.: applications en géomagnétisme et en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque Paléomagnétisme et magnétisme des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de combustion: intégration de l’archéomagnétisme avec le radiocarbone et la typologie des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of archeointensity data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.GP51B-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00944689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en datation archéomagnétique durant la Protohistoire en France: nouvelles courbes de variation séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. p. 415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par l'archéomagnétisme au premier millénaire av JC en France : Amélioration de l'étalonnage des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation in Western Europe during the first millennium BC : New full vector data and comparison with geomagnetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme au premier millénaire av. J.-C. en France : améliorations des courbes de référence des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeomagnetic directions and full vector data for Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3477-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme dans le Midi Méditerranéen du VI°BC au XIX°AD : sites, étalonnage, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savay-Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2009 : "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Châteaumeillant /Mediolanum (Cher) : études céramique et archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française d'Etude de la Céramique Antique en Gaule - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant / Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Colmar, 21-24 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation of the intensity of the geomagnetic field in Mexico over the last 3500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeointensity results from El Papalote and Casas de Fuego furnaces, Chihuahua state, northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0775, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the geomagnetic field modeling with a selection of high-quality archaeointensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-2833, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l’orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate correction and Detection of mineralogical evolution during Thellier-Thellier’s experiments on baked clays. Applications to French protohistoric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perron d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de trois fours de Megara Hyblaea et d'un foyer de Pompéi : avancées méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin-Kobierzyki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the dipole axis vary during the first millennium BCE? New data from West Europe and analysis of the directional global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.106712. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic dating and magnetic characterization of ceramics from the Paquimé, Casas Grandes region, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cruz-Antillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.103040. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global archaeomagnetic data: The state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106766. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03280044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Full Vector Archeomagnetic Data From Northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tchibinda Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hernàndez Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Alva- Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC009969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Variation of the Intensity of the Geomagnetic Field in Mexico During the First Millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.6066-6077. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of the Holocene palaeointensity database in Central America: Impact on geomagnetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Shcherbakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (2), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de combustion originale datée du Bronze final découverte à Auzay, les Ouches (Vendée). Quelle(s) fonction(s) envisager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Archaeomagnetic Dating in Western Europe from the Late Bronze to the Late Iron Ages: An Alternative to the Problem of the Hallstattian Radiocarbon Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.870-883. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell papulosis associated with B-cell malignancy: a distinctive clinicopathologic entity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (9), pp.1469-1475. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Fassbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Gilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Metzner-Nebelsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 270, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de deux fours du haut Moyen Âge à Cumes (Campanie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fortification inédite de la résidence princière de Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ak.2014.3.89841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam G Omez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2515-2530. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01053584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500BC to 200AD. Part I: Directional secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique : contribution du champ géomagnétique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 292, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00946146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II: New intensity secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.51-65. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique et archéologie : regards croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Évolution des disciplines, Hors-série 3, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic results on three Early Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.144-156. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04933.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme au premier millénaire av. J.-C : étalonnage et datation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the acidity of carbon supported and unsupported heteropolyacid catalysts by ammonia sorption microcalorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Liu-Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 185, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotropic interactions in aspartate transcarbamoylase: turning allosteric ATP activation into inhibition as a consequence of a single tyrosine to phenylalanine mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Staercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wannemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 88 (20), pp.9180-9183. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.88.20.9180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering aspartate transcarbamylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72 (8), pp.609-616. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(90)90124-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre géomagnétisme et archéologie : études sur la variation séculaire du champ magnétique terrestre à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Saclay, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II : occupations du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, Service Régional de l'Archéologie, PACA. 2015, pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de la céramique à l'âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie, Campanie), La tannerie I5, four de l'espace 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres, (Eure-et-Loire), Beaulieu four Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot-et-Garonne) La Dardenne Haut, Four 3186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 9e (Rhône) 4-6 rue du Mont d'Or, Foyer 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes (Hérault) Zone 54, foyer 54567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum de Gondole (commune du Centre, Puy de Dôme) Four 36 et puits 209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix (Côte d'Or) Sondage Mont-Lassois Est, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillon (Vienne), Rocade est, zone 2, four 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béziers (Hérault) ZAC de la Domitienne, four à pithoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaumeillan (Cher) Le Paradis B1, four 172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunel (Hérault) Mas de Fourques II, four 2110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic knowledge of the Neolithic in Bulgaria with emphasis on intensity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kostadinova-Avramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Boyadzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEMA; E.; DI CHIARA; A. &amp; HERRERO-BERVERA; E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetic Field Variations in the Past: New Data, Applications and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 497 (1), Geological Society of London, pp.SP497-2019-48, 2020, Geological Society, Special Publication, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP497-2019-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique des fours de potiers du quartier artisanal et du four des bains hellénistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, chap. 9, annexe 9.3, p. 380-389, 2018, Ecole Française de Rome, 9782728312825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chemaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites archéologiques en France au premier millénaire av. J.-C. : étalonnage des variations du champ géomagnétique en direction et intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00738129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT96 news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Felbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaël Hervé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaël HervéChercheur en archéo/paléomagéntisme (CEA)Laboratoire des Sciences du Climat et de l'Environnement/IPSL,Equipe CliMag Climat et Magnétisme</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Datation archéomagnétique: construction des référentiels de variation séculaire, confrontation avec les autres méthodes chronométriques et modélisation chronologique bayésienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Variation séculaire du champ géomagnétique au cours des derniers millénaires : acquisition de données de référence, bases de données paléomagnétiques, analyse critique à des fins de modélisation du champ géomagnétique, variation du moment dipolaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Méthodologie en paléomagnétisme et archéomagnétisme: protocoles de paléointensité, effet de la vitesse de refroidissement sur l’intensité de l’aimantation thermorémanente, minéralogie magnétique et taphonomie des niveaux archéologiques chauffés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis décembre 2020: chercheur CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR8212 LSCE, CEA, CNRS, Université Versailles Saint-Quentin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Décembre 2018 – Novembre 2020 :Chaire Junior « Archéomatériaux », LabEx Sciences Archéologiques de Bordeaux LaScArBx (UMR 5060 IRAMAT-CRP2A, CNRS, Université de Bordeaux Montaigne). Localisé au laboratoire d’archéo/paléomagnétisme de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projet, 24 mois, 17.000 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2017 – Novembre 2018 :Chercheur associé postdoctorant au Centre Européen de Recherche et d’Enseignement en Géosciences de l’Environnement (UMR 7330 CEREGE, Aix Marseille Univ, CNRS, IRD, INRA, Coll France), Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR-CONACYT SVPINTMEX (PI M. Perrin et L. Alva-Valdivia).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofinancement Campus France, programme Prestige (PRESTIGE-2017-1-0002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2015 – Février 2017 : Chercheur associé au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet DFG (HE7343/1-1), 24 mois, 189.083 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Was ist die maximale Intensität des Erdmagnetfelds in Western Europa zirka 1000 BC ? Eine Untersuchung den geomagnetischen spikes und archäomagnetischen jerks »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle est l’intensité maximale du champ géomagnétique en Europe occidentale vers 1000 av. J.-C. ? Etude des spikes géomagnétiques et des jerks archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2014 : Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux Montaigne). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de quatre fours Néolithiques de l’Ouest de la France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2013 – Juin 2014 :Postdoctorant au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich. Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic and rock magnetic study of Mistastin Lake impact structure (Labrador, Canada).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche sous la direction du professeur Stuart Gilder.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre - Décembre 2012 :Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux 3). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique en Europe de l’Ouest à l’âge du Fer et au Haut Moyen-Âge. Impact des nouvelles courbes de variation séculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2011 – Août 2012 : ATER à l’Université de Rennes 1 (demi-poste, 98 heures), rattaché à Géosciences Rennes (UMR 6118, CNRS et Université de Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2008 – Janvier 2012 :Doctorat « Physique des archéomatériaux » de l’Université de Bordeaux 3 (Financé par une allocation ministérielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: « Datation archéomagnétique en France durant le premier millénaire av. J.-C. : étalonnage des variations du champ magnétique terrestre en direction et intensité»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien web **:**</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2012BOR30011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 13 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans une revue à comité de lecture (ACL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Perrin, M., Alva-Valdivia, L.M., Rodriguez-Trejo, A., Hernandez-Cardona, A., Cordova Tello, M. & Meza Rodriguez, accepted. Secular variation of the geomagnetic field in Mexico during the first millennium BCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics Geochemistry Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostadinova-Avramova, M., Kovacheva, M., Boyadzhiev, Y. & Hervé, G., accepted. Archeomagnetic knowledge of Neolithic in Bulgaria with emphasis on intensity changes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodriguez-Trejo, A., Alva-Valdivia, L.M., Perrin, M., Hervé, G. & Lopez-Valdés, N., 2019. Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chchinautzin, Mexico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, 1, 594-606.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Lanos, P., Rochette, P., Perrin, M. & Perron d’Arc, M., 2019. Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 1413-1424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Perrin, M., Alva-Valdivia, L., Madingou Tchibinda, B., Rodriguez-Trejo, A., Hernandez Cardona, A., Cordova Tello, M. & Meza Rodriguez, C., 2019. Critical analysis of the Holocene paleointensity database in Central America: impact on geomagnetic modelling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, F., Shcherbakov, V.P., Shcherbakova, V.V., Ostner, S., Hervé, G. & Petersen, N., 2019. Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International, 216 (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1482-1494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé G.& Lanos, P., 2018. An alternative to the problem of the Hallstattian plateau effect: Improvements of archaeomagnetic dating in Western Europe from the Late Bronze to the Late Iron Ages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 870-883.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Schnepp, E., *et al.*2017. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, 143-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Munzi-Santoriello, P., Lanos, P., Brun, J.-P. & Caputo, P., 2016. Datation archéomagnétique de deux fours du haut Moyen-Âge à Cumes (Campanie), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 35-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Milcent, P-Y. & Tramon, A., 2016. Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 414-419.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Gilder, S., Marion, C.L., Osinski, G.R., Pohl, J., Petersen, N. & Sylvester, P.J., 2015. Paleomagnetic and rock magnetic study of the Mistastin lake impact structure (Labrador, Canada): Implications for geomagnetic perturbation and shock effects, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 417, 151-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaschalde, C., Hervé, G., Lanos, P., Thiriot, J. et coll., 2014. La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 155-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cruz, F., Bardel, D., Camerlynck, C., Hervé, G.& Petit, C., 2014. Une fortification inédite de la résidence princière de Vix (Côte-d’Or, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44(3), 377-393.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavon-Carrasco, F.J., Gomez-Paccard, M., Hervé, G.,Osete, M.L. & Chauvin, A., 2014. Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry Geophysics Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, doi:10.1002/2014GC005311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II : New intensity secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 51-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part I : Directional secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 1-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Schnepp, E., Chauvin, A., Lanos, P. & Nowaczyk, N.,2011. Archaeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 144-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans un ouvrage collectif et actes de colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondopoulou, D., Zananiri, I., Hervé, G., 2019. Archaeomagnetic study at Eretria (Greece). In Theurillat, Th., Ackermann, G., Duret, M. & Zurbriggen, S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les thermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eretria XXV, Fouilles et recherches, 318-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.& Lanos, Ph., 2018. Datation archéomagnétique des fours de potiers du quartier artisanal et du four des Bains hellénistiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tréziny, H. (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ecole Française de Rome, 380-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyodo, J.-N., Blanchard, A., Borvon, A., Hervé, G., Lehugeur, V., Lucquin, A. & Montassier, F., 2016. Vivre et mourir aux Cléons: quand l’archéologie révèle 10 000 ans d’occupation humaine à Haute-Goulaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fenêtres sur le Pays du Vignoble Nantais: Patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, 14-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulon, L., Dupont, F., Hervé, G., Lanos, Ph.& Salavert, A., 2014. Le four néolithique à fosse d’accès des “Petits-Clos” à Chartres: une attribution chrono-culturelle complexe, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Louboutin, C. & Verjux, C., Zones de production et organisation des territoires au Néolithique, Actes du 30ecolloque interrégional sur le Néolithique, Tours et le Grand-Pressigny, 7-9 octobre 2011, 51esupplément à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Lanos, P., Chauvin A. & Dufresne, P., 2014. Analyses archéomagnétiques au Mont-Beuvray (2005-2011): de la construction de référentiels à la datation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Bibracte, 24, 351-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landreau, G., Guitton, D. & Hervé, G.,2012. Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Poitiers (17-20 mai 2012), SFECAG, 415-424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, M., Hervé, G.,Surgent, M., 2009.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant/Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Colmar (21-24 mai 2009), SFECAG, 441-452.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A., Lanos, Ph., Rochette, P., Perrin, M., Perron d’Arc, M. How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brown, M., Hervé, G. The global Archeomagnetic Database: Updates to GEOMAGIA50. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Lhuillier, F., Schnepp, E. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. AGU Fall Meeting 2017, New Orleans, 11 – 16 Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A. & Lanos, P., Importance of selecting the archaeomagnetic data for geomagnetic modelling : example of the new Western Europe directional and intensity secular variation curves from 1500BC to 200AD,  EGU General Assembly 2014, Vienna, 27 Avril - 2 Mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de variation séculaire du champ magnétique terrestre en Europe occidentale : avancées récentes et perspectives en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/526r-kr64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales : nouvelles approches statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jb78-fn12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prélèvement sur le terrain à l’exploitation scientifique des datations [discussion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/01fb-tj50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Archeomagnetic Database: Updates to GEOMAGIA50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP34A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP33A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clinical outcome and HAVCR2 mutations in 70 patients with subcutaneous panniculitis-like T-cell lymphoma: a study from the French Cutaneous Lymphoma Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC CLTF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Athens, Greece. pp.S7-S8, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(19)30530-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de l’âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Centre de Congrès (Palais Beaumont) de Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12267_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles courbes de variation séculaire en Europe occidentale de 1500 av. J.-C. à 200 ap. J.-C.: applications en géomagnétisme et en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque Paléomagnétisme et magnétisme des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de combustion: intégration de l’archéomagnétisme avec le radiocarbone et la typologie des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of archeointensity data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.GP51B-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00944689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en datation archéomagnétique durant la Protohistoire en France: nouvelles courbes de variation séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. p. 415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par l'archéomagnétisme au premier millénaire av JC en France : Amélioration de l'étalonnage des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation in Western Europe during the first millennium BC : New full vector data and comparison with geomagnetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme au premier millénaire av. J.-C. en France : améliorations des courbes de référence des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeomagnetic directions and full vector data for Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3477-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme dans le Midi Méditerranéen du VI°BC au XIX°AD : sites, étalonnage, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savay-Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2009 : "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Châteaumeillant /Mediolanum (Cher) : études céramique et archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française d'Etude de la Céramique Antique en Gaule - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant / Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Colmar, 21-24 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre géomagnétisme et archéologie : études sur la variation séculaire du champ magnétique terrestre à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Saclay, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II : occupations du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, Service Régional de l'Archéologie, PACA. 2015, pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin-Kobierzyki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the dipole axis vary during the first millennium BCE? New data from West Europe and analysis of the directional global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.106712. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic dating and magnetic characterization of ceramics from the Paquimé, Casas Grandes region, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cruz-Antillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.103040. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global archaeomagnetic data: The state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106766. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03280044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Full Vector Archeomagnetic Data From Northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tchibinda Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hernàndez Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Alva- Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC009969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Variation of the Intensity of the Geomagnetic Field in Mexico During the First Millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.6066-6077. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of the Holocene palaeointensity database in Central America: Impact on geomagnetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Shcherbakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (2), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de combustion originale datée du Bronze final découverte à Auzay, les Ouches (Vendée). Quelle(s) fonction(s) envisager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Archaeomagnetic Dating in Western Europe from the Late Bronze to the Late Iron Ages: An Alternative to the Problem of the Hallstattian Radiocarbon Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.870-883. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell papulosis associated with B-cell malignancy: a distinctive clinicopathologic entity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (9), pp.1469-1475. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Fassbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Gilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Metzner-Nebelsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 270, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de deux fours du haut Moyen Âge à Cumes (Campanie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fortification inédite de la résidence princière de Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ak.2014.3.89841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam G Omez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2515-2530. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01053584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500BC to 200AD. Part I: Directional secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique : contribution du champ géomagnétique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 292, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00946146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II: New intensity secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.51-65. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique et archéologie : regards croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Évolution des disciplines, Hors-série 3, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic results on three Early Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.144-156. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04933.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme au premier millénaire av. J.-C : étalonnage et datation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the acidity of carbon supported and unsupported heteropolyacid catalysts by ammonia sorption microcalorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Liu-Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 185, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotropic interactions in aspartate transcarbamoylase: turning allosteric ATP activation into inhibition as a consequence of a single tyrosine to phenylalanine mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Staercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wannemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 88 (20), pp.9180-9183. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.88.20.9180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering aspartate transcarbamylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72 (8), pp.609-616. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(90)90124-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation of the intensity of the geomagnetic field in Mexico over the last 3500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeointensity results from El Papalote and Casas de Fuego furnaces, Chihuahua state, northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0775, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the geomagnetic field modeling with a selection of high-quality archaeointensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-2833, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l’orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate correction and Detection of mineralogical evolution during Thellier-Thellier’s experiments on baked clays. Applications to French protohistoric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perron d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de trois fours de Megara Hyblaea et d'un foyer de Pompéi : avancées méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de la céramique à l'âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie, Campanie), La tannerie I5, four de l'espace 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres, (Eure-et-Loire), Beaulieu four Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot-et-Garonne) La Dardenne Haut, Four 3186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 9e (Rhône) 4-6 rue du Mont d'Or, Foyer 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes (Hérault) Zone 54, foyer 54567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum de Gondole (commune du Centre, Puy de Dôme) Four 36 et puits 209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix (Côte d'Or) Sondage Mont-Lassois Est, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillon (Vienne), Rocade est, zone 2, four 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunel (Hérault) Mas de Fourques II, four 2110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaumeillan (Cher) Le Paradis B1, four 172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béziers (Hérault) ZAC de la Domitienne, four à pithoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic knowledge of the Neolithic in Bulgaria with emphasis on intensity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kostadinova-Avramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Boyadzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEMA; E.; DI CHIARA; A. &amp; HERRERO-BERVERA; E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetic Field Variations in the Past: New Data, Applications and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 497 (1), Geological Society of London, pp.SP497-2019-48, 2020, Geological Society, Special Publication, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP497-2019-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique des fours de potiers du quartier artisanal et du four des bains hellénistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, chap. 9, annexe 9.3, p. 380-389, 2018, Ecole Française de Rome, 9782728312825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chemaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites archéologiques en France au premier millénaire av. J.-C. : étalonnage des variations du champ géomagnétique en direction et intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00738129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT96 news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Felbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04906751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/526r-kr64" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubroca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jb78-fn12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Christopher Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(19)30530-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02068110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa-Luisa. Osete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poblete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schnepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowaczyk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savay-Guerraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surgent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431912v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113723v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991627v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113318v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113315v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673219v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203983v2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhuillier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106712" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03280044v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Brown" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Korte" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106766" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622551v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostner" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy491" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071551v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01934145v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12344" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453720v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visseaux" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barete" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14805" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765622v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Fassbinder" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Metzner-Nebelsick" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451375v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caputo" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Regis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4719" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105364v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2014.3.89841" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01053584v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam G Omez-Paccard" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005311" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843289v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4CN0C7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946146v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843292v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X5K7FRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136088v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.448" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610850v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04933.x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743358v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006835v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Liu-Cai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahut" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faydi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396411v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Vliet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xi" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Staercke" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wannemaeker" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.20.9180" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396390v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladjimi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90124-y" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6512BKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05108815v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195108v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510738v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510705v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510704v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510706v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02439050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kostadinova-Avramova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kovacheva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Boyadzhiev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP497-2019-48" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04906751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/526r-kr64" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubroca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jb78-fn12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Christopher Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(19)30530-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02068110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa-Luisa. Osete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poblete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schnepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowaczyk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savay-Guerraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surgent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05108815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203983v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhuillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03280044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Brown" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Korte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106766" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01934145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visseaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14805" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Fassbinder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Metzner-Nebelsick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caputo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Regis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4719" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2014.3.89841" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01053584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam G Omez-Paccard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005311" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4CN0C7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X5K7FRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.448" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04933.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006835v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Liu-Cai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faydi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Vliet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Staercke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wannemaeker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.20.9180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396390v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladjimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90124-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6512BKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431912v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510738v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510704v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510705v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02439050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kostadinova-Avramova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kovacheva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Boyadzhiev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP497-2019-48" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>