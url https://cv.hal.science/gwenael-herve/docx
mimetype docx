--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaël Hervé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaël HervéChercheur en archéo/paléomagéntisme (CEA)Laboratoire des Sciences du Climat et de l'Environnement/IPSL,Equipe CliMag Climat et Magnétisme</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Datation archéomagnétique: construction des référentiels de variation séculaire, confrontation avec les autres méthodes chronométriques et modélisation chronologique bayésienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Variation séculaire du champ géomagnétique au cours des derniers millénaires : acquisition de données de référence, bases de données paléomagnétiques, analyse critique à des fins de modélisation du champ géomagnétique, variation du moment dipolaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Méthodologie en paléomagnétisme et archéomagnétisme: protocoles de paléointensité, effet de la vitesse de refroidissement sur l’intensité de l’aimantation thermorémanente, minéralogie magnétique et taphonomie des niveaux archéologiques chauffés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis décembre 2020: chercheur CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR8212 LSCE, CEA, CNRS, Université Versailles Saint-Quentin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Décembre 2018 – Novembre 2020 :Chaire Junior « Archéomatériaux », LabEx Sciences Archéologiques de Bordeaux LaScArBx (UMR 5060 IRAMAT-CRP2A, CNRS, Université de Bordeaux Montaigne). Localisé au laboratoire d’archéo/paléomagnétisme de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projet, 24 mois, 17.000 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2017 – Novembre 2018 :Chercheur associé postdoctorant au Centre Européen de Recherche et d’Enseignement en Géosciences de l’Environnement (UMR 7330 CEREGE, Aix Marseille Univ, CNRS, IRD, INRA, Coll France), Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR-CONACYT SVPINTMEX (PI M. Perrin et L. Alva-Valdivia).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofinancement Campus France, programme Prestige (PRESTIGE-2017-1-0002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2015 – Février 2017 : Chercheur associé au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet DFG (HE7343/1-1), 24 mois, 189.083 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Was ist die maximale Intensität des Erdmagnetfelds in Western Europa zirka 1000 BC ? Eine Untersuchung den geomagnetischen spikes und archäomagnetischen jerks »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle est l’intensité maximale du champ géomagnétique en Europe occidentale vers 1000 av. J.-C. ? Etude des spikes géomagnétiques et des jerks archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2014 : Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux Montaigne). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de quatre fours Néolithiques de l’Ouest de la France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2013 – Juin 2014 :Postdoctorant au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich. Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic and rock magnetic study of Mistastin Lake impact structure (Labrador, Canada).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche sous la direction du professeur Stuart Gilder.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre - Décembre 2012 :Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux 3). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique en Europe de l’Ouest à l’âge du Fer et au Haut Moyen-Âge. Impact des nouvelles courbes de variation séculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2011 – Août 2012 : ATER à l’Université de Rennes 1 (demi-poste, 98 heures), rattaché à Géosciences Rennes (UMR 6118, CNRS et Université de Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2008 – Janvier 2012 :Doctorat « Physique des archéomatériaux » de l’Université de Bordeaux 3 (Financé par une allocation ministérielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: « Datation archéomagnétique en France durant le premier millénaire av. J.-C. : étalonnage des variations du champ magnétique terrestre en direction et intensité»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien web **:**</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2012BOR30011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 13 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans une revue à comité de lecture (ACL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Perrin, M., Alva-Valdivia, L.M., Rodriguez-Trejo, A., Hernandez-Cardona, A., Cordova Tello, M. & Meza Rodriguez, accepted. Secular variation of the geomagnetic field in Mexico during the first millennium BCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics Geochemistry Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostadinova-Avramova, M., Kovacheva, M., Boyadzhiev, Y. & Hervé, G., accepted. Archeomagnetic knowledge of Neolithic in Bulgaria with emphasis on intensity changes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodriguez-Trejo, A., Alva-Valdivia, L.M., Perrin, M., Hervé, G. & Lopez-Valdés, N., 2019. Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chchinautzin, Mexico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, 1, 594-606.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Lanos, P., Rochette, P., Perrin, M. & Perron d’Arc, M., 2019. Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 1413-1424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Perrin, M., Alva-Valdivia, L., Madingou Tchibinda, B., Rodriguez-Trejo, A., Hernandez Cardona, A., Cordova Tello, M. & Meza Rodriguez, C., 2019. Critical analysis of the Holocene paleointensity database in Central America: impact on geomagnetic modelling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, F., Shcherbakov, V.P., Shcherbakova, V.V., Ostner, S., Hervé, G. & Petersen, N., 2019. Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International, 216 (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1482-1494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé G.& Lanos, P., 2018. An alternative to the problem of the Hallstattian plateau effect: Improvements of archaeomagnetic dating in Western Europe from the Late Bronze to the Late Iron Ages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 870-883.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Schnepp, E., *et al.*2017. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, 143-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Munzi-Santoriello, P., Lanos, P., Brun, J.-P. & Caputo, P., 2016. Datation archéomagnétique de deux fours du haut Moyen-Âge à Cumes (Campanie), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 35-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Milcent, P-Y. & Tramon, A., 2016. Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 414-419.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Gilder, S., Marion, C.L., Osinski, G.R., Pohl, J., Petersen, N. & Sylvester, P.J., 2015. Paleomagnetic and rock magnetic study of the Mistastin lake impact structure (Labrador, Canada): Implications for geomagnetic perturbation and shock effects, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 417, 151-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaschalde, C., Hervé, G., Lanos, P., Thiriot, J. et coll., 2014. La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 155-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cruz, F., Bardel, D., Camerlynck, C., Hervé, G.& Petit, C., 2014. Une fortification inédite de la résidence princière de Vix (Côte-d’Or, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44(3), 377-393.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavon-Carrasco, F.J., Gomez-Paccard, M., Hervé, G.,Osete, M.L. & Chauvin, A., 2014. Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry Geophysics Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, doi:10.1002/2014GC005311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II : New intensity secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 51-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part I : Directional secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 1-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Schnepp, E., Chauvin, A., Lanos, P. & Nowaczyk, N.,2011. Archaeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 144-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans un ouvrage collectif et actes de colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondopoulou, D., Zananiri, I., Hervé, G., 2019. Archaeomagnetic study at Eretria (Greece). In Theurillat, Th., Ackermann, G., Duret, M. & Zurbriggen, S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les thermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eretria XXV, Fouilles et recherches, 318-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.& Lanos, Ph., 2018. Datation archéomagnétique des fours de potiers du quartier artisanal et du four des Bains hellénistiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tréziny, H. (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ecole Française de Rome, 380-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyodo, J.-N., Blanchard, A., Borvon, A., Hervé, G., Lehugeur, V., Lucquin, A. & Montassier, F., 2016. Vivre et mourir aux Cléons: quand l’archéologie révèle 10 000 ans d’occupation humaine à Haute-Goulaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fenêtres sur le Pays du Vignoble Nantais: Patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, 14-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulon, L., Dupont, F., Hervé, G., Lanos, Ph.& Salavert, A., 2014. Le four néolithique à fosse d’accès des “Petits-Clos” à Chartres: une attribution chrono-culturelle complexe, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Louboutin, C. & Verjux, C., Zones de production et organisation des territoires au Néolithique, Actes du 30ecolloque interrégional sur le Néolithique, Tours et le Grand-Pressigny, 7-9 octobre 2011, 51esupplément à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Lanos, P., Chauvin A. & Dufresne, P., 2014. Analyses archéomagnétiques au Mont-Beuvray (2005-2011): de la construction de référentiels à la datation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Bibracte, 24, 351-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landreau, G., Guitton, D. & Hervé, G.,2012. Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Poitiers (17-20 mai 2012), SFECAG, 415-424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, M., Hervé, G.,Surgent, M., 2009.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant/Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Colmar (21-24 mai 2009), SFECAG, 441-452.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A., Lanos, Ph., Rochette, P., Perrin, M., Perron d’Arc, M. How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brown, M., Hervé, G. The global Archeomagnetic Database: Updates to GEOMAGIA50. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Lhuillier, F., Schnepp, E. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. AGU Fall Meeting 2017, New Orleans, 11 – 16 Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A. & Lanos, P., Importance of selecting the archaeomagnetic data for geomagnetic modelling : example of the new Western Europe directional and intensity secular variation curves from 1500BC to 200AD,  EGU General Assembly 2014, Vienna, 27 Avril - 2 Mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de variation séculaire du champ magnétique terrestre en Europe occidentale : avancées récentes et perspectives en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/526r-kr64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales : nouvelles approches statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jb78-fn12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prélèvement sur le terrain à l’exploitation scientifique des datations [discussion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/01fb-tj50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Archeomagnetic Database: Updates to GEOMAGIA50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP34A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP33A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clinical outcome and HAVCR2 mutations in 70 patients with subcutaneous panniculitis-like T-cell lymphoma: a study from the French Cutaneous Lymphoma Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC CLTF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Athens, Greece. pp.S7-S8, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(19)30530-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de l’âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Centre de Congrès (Palais Beaumont) de Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12267_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles courbes de variation séculaire en Europe occidentale de 1500 av. J.-C. à 200 ap. J.-C.: applications en géomagnétisme et en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque Paléomagnétisme et magnétisme des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de combustion: intégration de l’archéomagnétisme avec le radiocarbone et la typologie des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of archeointensity data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.GP51B-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00944689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en datation archéomagnétique durant la Protohistoire en France: nouvelles courbes de variation séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. p. 415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par l'archéomagnétisme au premier millénaire av JC en France : Amélioration de l'étalonnage des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation in Western Europe during the first millennium BC : New full vector data and comparison with geomagnetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme au premier millénaire av. J.-C. en France : améliorations des courbes de référence des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeomagnetic directions and full vector data for Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3477-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme dans le Midi Méditerranéen du VI°BC au XIX°AD : sites, étalonnage, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savay-Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2009 : "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Châteaumeillant /Mediolanum (Cher) : études céramique et archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française d'Etude de la Céramique Antique en Gaule - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant / Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Colmar, 21-24 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre géomagnétisme et archéologie : études sur la variation séculaire du champ magnétique terrestre à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Saclay, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II : occupations du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, Service Régional de l'Archéologie, PACA. 2015, pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin-Kobierzyki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the dipole axis vary during the first millennium BCE? New data from West Europe and analysis of the directional global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.106712. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic dating and magnetic characterization of ceramics from the Paquimé, Casas Grandes region, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cruz-Antillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.103040. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global archaeomagnetic data: The state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106766. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03280044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Full Vector Archeomagnetic Data From Northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tchibinda Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hernàndez Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Alva- Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC009969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Variation of the Intensity of the Geomagnetic Field in Mexico During the First Millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.6066-6077. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of the Holocene palaeointensity database in Central America: Impact on geomagnetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Shcherbakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (2), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de combustion originale datée du Bronze final découverte à Auzay, les Ouches (Vendée). Quelle(s) fonction(s) envisager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Archaeomagnetic Dating in Western Europe from the Late Bronze to the Late Iron Ages: An Alternative to the Problem of the Hallstattian Radiocarbon Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.870-883. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell papulosis associated with B-cell malignancy: a distinctive clinicopathologic entity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (9), pp.1469-1475. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Fassbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Gilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Metzner-Nebelsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 270, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de deux fours du haut Moyen Âge à Cumes (Campanie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fortification inédite de la résidence princière de Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ak.2014.3.89841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam G Omez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2515-2530. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01053584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500BC to 200AD. Part I: Directional secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique : contribution du champ géomagnétique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 292, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00946146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II: New intensity secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.51-65. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique et archéologie : regards croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Évolution des disciplines, Hors-série 3, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic results on three Early Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.144-156. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04933.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme au premier millénaire av. J.-C : étalonnage et datation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the acidity of carbon supported and unsupported heteropolyacid catalysts by ammonia sorption microcalorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Liu-Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 185, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotropic interactions in aspartate transcarbamoylase: turning allosteric ATP activation into inhibition as a consequence of a single tyrosine to phenylalanine mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Staercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wannemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 88 (20), pp.9180-9183. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.88.20.9180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering aspartate transcarbamylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72 (8), pp.609-616. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(90)90124-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation of the intensity of the geomagnetic field in Mexico over the last 3500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeointensity results from El Papalote and Casas de Fuego furnaces, Chihuahua state, northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0775, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the geomagnetic field modeling with a selection of high-quality archaeointensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-2833, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l’orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate correction and Detection of mineralogical evolution during Thellier-Thellier’s experiments on baked clays. Applications to French protohistoric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perron d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de trois fours de Megara Hyblaea et d'un foyer de Pompéi : avancées méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de la céramique à l'âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie, Campanie), La tannerie I5, four de l'espace 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres, (Eure-et-Loire), Beaulieu four Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot-et-Garonne) La Dardenne Haut, Four 3186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 9e (Rhône) 4-6 rue du Mont d'Or, Foyer 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes (Hérault) Zone 54, foyer 54567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum de Gondole (commune du Centre, Puy de Dôme) Four 36 et puits 209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix (Côte d'Or) Sondage Mont-Lassois Est, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillon (Vienne), Rocade est, zone 2, four 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunel (Hérault) Mas de Fourques II, four 2110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaumeillan (Cher) Le Paradis B1, four 172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béziers (Hérault) ZAC de la Domitienne, four à pithoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic knowledge of the Neolithic in Bulgaria with emphasis on intensity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kostadinova-Avramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Boyadzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEMA; E.; DI CHIARA; A. &amp; HERRERO-BERVERA; E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetic Field Variations in the Past: New Data, Applications and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 497 (1), Geological Society of London, pp.SP497-2019-48, 2020, Geological Society, Special Publication, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP497-2019-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique des fours de potiers du quartier artisanal et du four des bains hellénistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, chap. 9, annexe 9.3, p. 380-389, 2018, Ecole Française de Rome, 9782728312825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chemaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites archéologiques en France au premier millénaire av. J.-C. : étalonnage des variations du champ géomagnétique en direction et intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00738129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT96 news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Felbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId357"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaël Hervé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaël HervéChercheur en archéo/paléomagéntisme (CEA)Laboratoire des Sciences du Climat et de l'Environnement/IPSL,Equipe CliMag Climat et Magnétisme</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Datation archéomagnétique: construction des référentiels de variation séculaire, confrontation avec les autres méthodes chronométriques et modélisation chronologique bayésienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Variation séculaire du champ géomagnétique au cours des derniers millénaires : acquisition de données de référence, bases de données paléomagnétiques, analyse critique à des fins de modélisation du champ géomagnétique, variation du moment dipolaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Méthodologie en paléomagnétisme et archéomagnétisme: protocoles de paléointensité, effet de la vitesse de refroidissement sur l’intensité de l’aimantation thermorémanente, minéralogie magnétique et taphonomie des niveaux archéologiques chauffés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis décembre 2020: chercheur CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR8212 LSCE, CEA, CNRS, Université Versailles Saint-Quentin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Décembre 2018 – Novembre 2020 :Chaire Junior « Archéomatériaux », LabEx Sciences Archéologiques de Bordeaux LaScArBx (UMR 5060 IRAMAT-CRP2A, CNRS, Université de Bordeaux Montaigne). Localisé au laboratoire d’archéo/paléomagnétisme de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projet, 24 mois, 17.000 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2017 – Novembre 2018 :Chercheur associé postdoctorant au Centre Européen de Recherche et d’Enseignement en Géosciences de l’Environnement (UMR 7330 CEREGE, Aix Marseille Univ, CNRS, IRD, INRA, Coll France), Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR-CONACYT SVPINTMEX (PI M. Perrin et L. Alva-Valdivia).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofinancement Campus France, programme Prestige (PRESTIGE-2017-1-0002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2015 – Février 2017 : Chercheur associé au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet DFG (HE7343/1-1), 24 mois, 189.083 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Was ist die maximale Intensität des Erdmagnetfelds in Western Europa zirka 1000 BC ? Eine Untersuchung den geomagnetischen spikes und archäomagnetischen jerks »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle est l’intensité maximale du champ géomagnétique en Europe occidentale vers 1000 av. J.-C. ? Etude des spikes géomagnétiques et des jerks archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2014 : Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux Montaigne). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de quatre fours Néolithiques de l’Ouest de la France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2013 – Juin 2014 :Postdoctorant au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich. Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic and rock magnetic study of Mistastin Lake impact structure (Labrador, Canada).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche sous la direction du professeur Stuart Gilder.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre - Décembre 2012 :Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux 3). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique en Europe de l’Ouest à l’âge du Fer et au Haut Moyen-Âge. Impact des nouvelles courbes de variation séculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2011 – Août 2012 : ATER à l’Université de Rennes 1 (demi-poste, 98 heures), rattaché à Géosciences Rennes (UMR 6118, CNRS et Université de Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2008 – Janvier 2012 :Doctorat « Physique des archéomatériaux » de l’Université de Bordeaux 3 (Financé par une allocation ministérielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: « Datation archéomagnétique en France durant le premier millénaire av. J.-C. : étalonnage des variations du champ magnétique terrestre en direction et intensité»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien web **:**</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2012BOR30011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 13 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans une revue à comité de lecture (ACL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Perrin, M., Alva-Valdivia, L.M., Rodriguez-Trejo, A., Hernandez-Cardona, A., Cordova Tello, M. & Meza Rodriguez, accepted. Secular variation of the geomagnetic field in Mexico during the first millennium BCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics Geochemistry Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostadinova-Avramova, M., Kovacheva, M., Boyadzhiev, Y. & Hervé, G., accepted. Archeomagnetic knowledge of Neolithic in Bulgaria with emphasis on intensity changes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodriguez-Trejo, A., Alva-Valdivia, L.M., Perrin, M., Hervé, G. & Lopez-Valdés, N., 2019. Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chchinautzin, Mexico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, 1, 594-606.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Lanos, P., Rochette, P., Perrin, M. & Perron d’Arc, M., 2019. Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 1413-1424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Perrin, M., Alva-Valdivia, L., Madingou Tchibinda, B., Rodriguez-Trejo, A., Hernandez Cardona, A., Cordova Tello, M. & Meza Rodriguez, C., 2019. Critical analysis of the Holocene paleointensity database in Central America: impact on geomagnetic modelling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, F., Shcherbakov, V.P., Shcherbakova, V.V., Ostner, S., Hervé, G. & Petersen, N., 2019. Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International, 216 (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1482-1494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé G.& Lanos, P., 2018. An alternative to the problem of the Hallstattian plateau effect: Improvements of archaeomagnetic dating in Western Europe from the Late Bronze to the Late Iron Ages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 870-883.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Schnepp, E., *et al.*2017. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, 143-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Munzi-Santoriello, P., Lanos, P., Brun, J.-P. & Caputo, P., 2016. Datation archéomagnétique de deux fours du haut Moyen-Âge à Cumes (Campanie), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 35-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Milcent, P-Y. & Tramon, A., 2016. Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 414-419.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Gilder, S., Marion, C.L., Osinski, G.R., Pohl, J., Petersen, N. & Sylvester, P.J., 2015. Paleomagnetic and rock magnetic study of the Mistastin lake impact structure (Labrador, Canada): Implications for geomagnetic perturbation and shock effects, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 417, 151-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaschalde, C., Hervé, G., Lanos, P., Thiriot, J. et coll., 2014. La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 155-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cruz, F., Bardel, D., Camerlynck, C., Hervé, G.& Petit, C., 2014. Une fortification inédite de la résidence princière de Vix (Côte-d’Or, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44(3), 377-393.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavon-Carrasco, F.J., Gomez-Paccard, M., Hervé, G.,Osete, M.L. & Chauvin, A., 2014. Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry Geophysics Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, doi:10.1002/2014GC005311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II : New intensity secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 51-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part I : Directional secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 1-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Schnepp, E., Chauvin, A., Lanos, P. & Nowaczyk, N.,2011. Archaeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 144-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans un ouvrage collectif et actes de colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondopoulou, D., Zananiri, I., Hervé, G., 2019. Archaeomagnetic study at Eretria (Greece). In Theurillat, Th., Ackermann, G., Duret, M. & Zurbriggen, S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les thermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eretria XXV, Fouilles et recherches, 318-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.& Lanos, Ph., 2018. Datation archéomagnétique des fours de potiers du quartier artisanal et du four des Bains hellénistiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tréziny, H. (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ecole Française de Rome, 380-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyodo, J.-N., Blanchard, A., Borvon, A., Hervé, G., Lehugeur, V., Lucquin, A. & Montassier, F., 2016. Vivre et mourir aux Cléons: quand l’archéologie révèle 10 000 ans d’occupation humaine à Haute-Goulaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fenêtres sur le Pays du Vignoble Nantais: Patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, 14-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulon, L., Dupont, F., Hervé, G., Lanos, Ph.& Salavert, A., 2014. Le four néolithique à fosse d’accès des “Petits-Clos” à Chartres: une attribution chrono-culturelle complexe, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Louboutin, C. & Verjux, C., Zones de production et organisation des territoires au Néolithique, Actes du 30ecolloque interrégional sur le Néolithique, Tours et le Grand-Pressigny, 7-9 octobre 2011, 51esupplément à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Lanos, P., Chauvin A. & Dufresne, P., 2014. Analyses archéomagnétiques au Mont-Beuvray (2005-2011): de la construction de référentiels à la datation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Bibracte, 24, 351-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landreau, G., Guitton, D. & Hervé, G.,2012. Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Poitiers (17-20 mai 2012), SFECAG, 415-424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, M., Hervé, G.,Surgent, M., 2009.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant/Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Colmar (21-24 mai 2009), SFECAG, 441-452.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A., Lanos, Ph., Rochette, P., Perrin, M., Perron d’Arc, M. How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brown, M., Hervé, G. The global Archeomagnetic Database: Updates to GEOMAGIA50. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Lhuillier, F., Schnepp, E. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. AGU Fall Meeting 2017, New Orleans, 11 – 16 Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A. & Lanos, P., Importance of selecting the archaeomagnetic data for geomagnetic modelling : example of the new Western Europe directional and intensity secular variation curves from 1500BC to 200AD,  EGU General Assembly 2014, Vienna, 27 Avril - 2 Mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin-Kobierzyki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global archaeomagnetic data: The state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106766. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03280044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Full Vector Archeomagnetic Data From Northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tchibinda Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hernàndez Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Alva- Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC009969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic dating and magnetic characterization of ceramics from the Paquimé, Casas Grandes region, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cruz-Antillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.103040. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the dipole axis vary during the first millennium BCE? New data from West Europe and analysis of the directional global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.106712. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Variation of the Intensity of the Geomagnetic Field in Mexico During the First Millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.6066-6077. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of the Holocene palaeointensity database in Central America: Impact on geomagnetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Shcherbakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (2), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Archaeomagnetic Dating in Western Europe from the Late Bronze to the Late Iron Ages: An Alternative to the Problem of the Hallstattian Radiocarbon Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.870-883. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de combustion originale datée du Bronze final découverte à Auzay, les Ouches (Vendée). Quelle(s) fonction(s) envisager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell papulosis associated with B-cell malignancy: a distinctive clinicopathologic entity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (9), pp.1469-1475. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Fassbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Gilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Metzner-Nebelsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 270, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de deux fours du haut Moyen Âge à Cumes (Campanie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fortification inédite de la résidence princière de Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ak.2014.3.89841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam G Omez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2515-2530. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01053584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique : contribution du champ géomagnétique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 292, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00946146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II: New intensity secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.51-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500BC to 200AD. Part I: Directional secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique et archéologie : regards croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Évolution des disciplines, Hors-série 3, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic results on three Early Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.144-156. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04933.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme au premier millénaire av. J.-C : étalonnage et datation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the acidity of carbon supported and unsupported heteropolyacid catalysts by ammonia sorption microcalorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Liu-Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 185, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotropic interactions in aspartate transcarbamoylase: turning allosteric ATP activation into inhibition as a consequence of a single tyrosine to phenylalanine mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Staercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wannemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 88 (20), pp.9180-9183. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.88.20.9180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering aspartate transcarbamylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72 (8), pp.609-616. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(90)90124-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeointensity results from El Papalote and Casas de Fuego furnaces, Chihuahua state, northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0775, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation of the intensity of the geomagnetic field in Mexico over the last 3500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-2833, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the geomagnetic field modeling with a selection of high-quality archaeointensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l’orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de trois fours de Megara Hyblaea et d'un foyer de Pompéi : avancées méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate correction and Detection of mineralogical evolution during Thellier-Thellier’s experiments on baked clays. Applications to French protohistoric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perron d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre géomagnétisme et archéologie : études sur la variation séculaire du champ magnétique terrestre à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Saclay, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales : nouvelles approches statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jb78-fn12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de variation séculaire du champ magnétique terrestre en Europe occidentale : avancées récentes et perspectives en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/526r-kr64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prélèvement sur le terrain à l’exploitation scientifique des datations [discussion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/01fb-tj50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Archeomagnetic Database: Updates to GEOMAGIA50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP34A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP33A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clinical outcome and HAVCR2 mutations in 70 patients with subcutaneous panniculitis-like T-cell lymphoma: a study from the French Cutaneous Lymphoma Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC CLTF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Athens, Greece. pp.S7-S8, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(19)30530-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de l’âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Centre de Congrès (Palais Beaumont) de Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12267_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de combustion: intégration de l’archéomagnétisme avec le radiocarbone et la typologie des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles courbes de variation séculaire en Europe occidentale de 1500 av. J.-C. à 200 ap. J.-C.: applications en géomagnétisme et en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque Paléomagnétisme et magnétisme des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of archeointensity data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.GP51B-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00944689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en datation archéomagnétique durant la Protohistoire en France: nouvelles courbes de variation séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. p. 415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation in Western Europe during the first millennium BC : New full vector data and comparison with geomagnetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme au premier millénaire av. J.-C. en France : améliorations des courbes de référence des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par l'archéomagnétisme au premier millénaire av JC en France : Amélioration de l'étalonnage des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeomagnetic directions and full vector data for Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3477-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Châteaumeillant /Mediolanum (Cher) : études céramique et archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française d'Etude de la Céramique Antique en Gaule - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme dans le Midi Méditerranéen du VI°BC au XIX°AD : sites, étalonnage, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savay-Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2009 : "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant / Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Colmar, 21-24 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II : occupations du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, Service Régional de l'Archéologie, PACA. 2015, pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de la céramique à l'âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie, Campanie), La tannerie I5, four de l'espace 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres, (Eure-et-Loire), Beaulieu four Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot-et-Garonne) La Dardenne Haut, Four 3186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 9e (Rhône) 4-6 rue du Mont d'Or, Foyer 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes (Hérault) Zone 54, foyer 54567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum de Gondole (commune du Centre, Puy de Dôme) Four 36 et puits 209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix (Côte d'Or) Sondage Mont-Lassois Est, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillon (Vienne), Rocade est, zone 2, four 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béziers (Hérault) ZAC de la Domitienne, four à pithoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaumeillan (Cher) Le Paradis B1, four 172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunel (Hérault) Mas de Fourques II, four 2110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic knowledge of the Neolithic in Bulgaria with emphasis on intensity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kostadinova-Avramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Boyadzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEMA; E.; DI CHIARA; A. &amp; HERRERO-BERVERA; E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetic Field Variations in the Past: New Data, Applications and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 497 (1), Geological Society of London, pp.SP497-2019-48, 2020, Geological Society, Special Publication, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP497-2019-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique des fours de potiers du quartier artisanal et du four des bains hellénistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, chap. 9, annexe 9.3, p. 380-389, 2018, Ecole Française de Rome, 9782728312825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chemaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites archéologiques en France au premier millénaire av. J.-C. : étalonnage des variations du champ géomagnétique en direction et intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00738129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT96 news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Felbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04906751v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/526r-kr64" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907808v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubroca" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jb78-fn12" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431865v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Christopher Brown" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365991v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oro" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(19)30530-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02068110v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729903v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729445v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944689v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa-Luisa. Osete" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813664v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poblete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729450v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587920v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673216v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729501v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609874v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schnepp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609845v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowaczyk" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729566v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartrain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savay-Guerraz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729543v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surgent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757505v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05108815v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195108v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203983v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhuillier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106712" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03280044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Brown" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Korte" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106766" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622551v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy491" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071551v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01934145v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12344" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453720v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visseaux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barete" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14805" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765622v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Fassbinder" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Metzner-Nebelsick" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451375v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caputo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Regis" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4719" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2014.3.89841" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01053584v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam G Omez-Paccard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005311" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843289v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4CN0C7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946146v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843292v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X5K7FRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136088v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.448" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610850v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04933.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743358v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006835v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Liu-Cai" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faydi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396411v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Vliet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Staercke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wannemaeker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.20.9180" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396390v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladjimi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90124-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6512BKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431887v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431912v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113723v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991627v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113318v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130706v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673219v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955318v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770881v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770862v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770866v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770863v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770864v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770780v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510737v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510736v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510739v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510738v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557886v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510706v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510704v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510705v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02439050v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kostadinova-Avramova" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kovacheva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Boyadzhiev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP497-2019-48" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427366v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738129v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03280044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Korte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203983v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhuillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106712" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy491" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01934145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visseaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Fassbinder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Metzner-Nebelsick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caputo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Regis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4719" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2014.3.89841" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01053584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam G Omez-Paccard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa-Luisa. Osete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X5K7FRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4CN0C7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.448" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schnepp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowaczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04933.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Liu-Cai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faydi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Vliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Staercke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wannemaeker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.20.9180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladjimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90124-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6512BKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05108815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubroca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jb78-fn12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04906751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/526r-kr64" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Christopher Brown" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonigo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(19)30530-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H48RPJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02068110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813644v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813664v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poblete" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587920v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surgent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartrain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savay-Guerraz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770863v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770881v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770780v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510736v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510721v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510738v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510704v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510706v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02439050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kostadinova-Avramova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kovacheva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Boyadzhiev" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP497-2019-48" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427366v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>