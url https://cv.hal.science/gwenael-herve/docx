--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaël Hervé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaël HervéChercheur en archéo/paléomagéntisme (CEA)Laboratoire des Sciences du Climat et de l'Environnement/IPSL,Equipe CliMag Climat et Magnétisme</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Datation archéomagnétique: construction des référentiels de variation séculaire, confrontation avec les autres méthodes chronométriques et modélisation chronologique bayésienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Variation séculaire du champ géomagnétique au cours des derniers millénaires : acquisition de données de référence, bases de données paléomagnétiques, analyse critique à des fins de modélisation du champ géomagnétique, variation du moment dipolaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Méthodologie en paléomagnétisme et archéomagnétisme: protocoles de paléointensité, effet de la vitesse de refroidissement sur l’intensité de l’aimantation thermorémanente, minéralogie magnétique et taphonomie des niveaux archéologiques chauffés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis décembre 2020: chercheur CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR8212 LSCE, CEA, CNRS, Université Versailles Saint-Quentin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Décembre 2018 – Novembre 2020 :Chaire Junior « Archéomatériaux », LabEx Sciences Archéologiques de Bordeaux LaScArBx (UMR 5060 IRAMAT-CRP2A, CNRS, Université de Bordeaux Montaigne). Localisé au laboratoire d’archéo/paléomagnétisme de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projet, 24 mois, 17.000 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2017 – Novembre 2018 :Chercheur associé postdoctorant au Centre Européen de Recherche et d’Enseignement en Géosciences de l’Environnement (UMR 7330 CEREGE, Aix Marseille Univ, CNRS, IRD, INRA, Coll France), Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR-CONACYT SVPINTMEX (PI M. Perrin et L. Alva-Valdivia).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofinancement Campus France, programme Prestige (PRESTIGE-2017-1-0002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2015 – Février 2017 : Chercheur associé au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet DFG (HE7343/1-1), 24 mois, 189.083 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Was ist die maximale Intensität des Erdmagnetfelds in Western Europa zirka 1000 BC ? Eine Untersuchung den geomagnetischen spikes und archäomagnetischen jerks »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle est l’intensité maximale du champ géomagnétique en Europe occidentale vers 1000 av. J.-C. ? Etude des spikes géomagnétiques et des jerks archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2014 : Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux Montaigne). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de quatre fours Néolithiques de l’Ouest de la France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2013 – Juin 2014 :Postdoctorant au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich. Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic and rock magnetic study of Mistastin Lake impact structure (Labrador, Canada).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche sous la direction du professeur Stuart Gilder.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre - Décembre 2012 :Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux 3). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique en Europe de l’Ouest à l’âge du Fer et au Haut Moyen-Âge. Impact des nouvelles courbes de variation séculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2011 – Août 2012 : ATER à l’Université de Rennes 1 (demi-poste, 98 heures), rattaché à Géosciences Rennes (UMR 6118, CNRS et Université de Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2008 – Janvier 2012 :Doctorat « Physique des archéomatériaux » de l’Université de Bordeaux 3 (Financé par une allocation ministérielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: « Datation archéomagnétique en France durant le premier millénaire av. J.-C. : étalonnage des variations du champ magnétique terrestre en direction et intensité»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien web **:**</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2012BOR30011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 13 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans une revue à comité de lecture (ACL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Perrin, M., Alva-Valdivia, L.M., Rodriguez-Trejo, A., Hernandez-Cardona, A., Cordova Tello, M. & Meza Rodriguez, accepted. Secular variation of the geomagnetic field in Mexico during the first millennium BCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics Geochemistry Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostadinova-Avramova, M., Kovacheva, M., Boyadzhiev, Y. & Hervé, G., accepted. Archeomagnetic knowledge of Neolithic in Bulgaria with emphasis on intensity changes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodriguez-Trejo, A., Alva-Valdivia, L.M., Perrin, M., Hervé, G. & Lopez-Valdés, N., 2019. Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chchinautzin, Mexico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, 1, 594-606.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Lanos, P., Rochette, P., Perrin, M. & Perron d’Arc, M., 2019. Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 1413-1424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Perrin, M., Alva-Valdivia, L., Madingou Tchibinda, B., Rodriguez-Trejo, A., Hernandez Cardona, A., Cordova Tello, M. & Meza Rodriguez, C., 2019. Critical analysis of the Holocene paleointensity database in Central America: impact on geomagnetic modelling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, F., Shcherbakov, V.P., Shcherbakova, V.V., Ostner, S., Hervé, G. & Petersen, N., 2019. Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International, 216 (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1482-1494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé G.& Lanos, P., 2018. An alternative to the problem of the Hallstattian plateau effect: Improvements of archaeomagnetic dating in Western Europe from the Late Bronze to the Late Iron Ages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 870-883.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Schnepp, E., *et al.*2017. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, 143-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Munzi-Santoriello, P., Lanos, P., Brun, J.-P. & Caputo, P., 2016. Datation archéomagnétique de deux fours du haut Moyen-Âge à Cumes (Campanie), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 35-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Milcent, P-Y. & Tramon, A., 2016. Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 414-419.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Gilder, S., Marion, C.L., Osinski, G.R., Pohl, J., Petersen, N. & Sylvester, P.J., 2015. Paleomagnetic and rock magnetic study of the Mistastin lake impact structure (Labrador, Canada): Implications for geomagnetic perturbation and shock effects, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 417, 151-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaschalde, C., Hervé, G., Lanos, P., Thiriot, J. et coll., 2014. La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 155-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cruz, F., Bardel, D., Camerlynck, C., Hervé, G.& Petit, C., 2014. Une fortification inédite de la résidence princière de Vix (Côte-d’Or, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44(3), 377-393.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavon-Carrasco, F.J., Gomez-Paccard, M., Hervé, G.,Osete, M.L. & Chauvin, A., 2014. Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry Geophysics Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, doi:10.1002/2014GC005311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II : New intensity secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 51-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part I : Directional secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 1-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Schnepp, E., Chauvin, A., Lanos, P. & Nowaczyk, N.,2011. Archaeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 144-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans un ouvrage collectif et actes de colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondopoulou, D., Zananiri, I., Hervé, G., 2019. Archaeomagnetic study at Eretria (Greece). In Theurillat, Th., Ackermann, G., Duret, M. & Zurbriggen, S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les thermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eretria XXV, Fouilles et recherches, 318-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.& Lanos, Ph., 2018. Datation archéomagnétique des fours de potiers du quartier artisanal et du four des Bains hellénistiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tréziny, H. (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ecole Française de Rome, 380-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyodo, J.-N., Blanchard, A., Borvon, A., Hervé, G., Lehugeur, V., Lucquin, A. & Montassier, F., 2016. Vivre et mourir aux Cléons: quand l’archéologie révèle 10 000 ans d’occupation humaine à Haute-Goulaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fenêtres sur le Pays du Vignoble Nantais: Patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, 14-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulon, L., Dupont, F., Hervé, G., Lanos, Ph.& Salavert, A., 2014. Le four néolithique à fosse d’accès des “Petits-Clos” à Chartres: une attribution chrono-culturelle complexe, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Louboutin, C. & Verjux, C., Zones de production et organisation des territoires au Néolithique, Actes du 30ecolloque interrégional sur le Néolithique, Tours et le Grand-Pressigny, 7-9 octobre 2011, 51esupplément à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Lanos, P., Chauvin A. & Dufresne, P., 2014. Analyses archéomagnétiques au Mont-Beuvray (2005-2011): de la construction de référentiels à la datation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Bibracte, 24, 351-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landreau, G., Guitton, D. & Hervé, G.,2012. Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Poitiers (17-20 mai 2012), SFECAG, 415-424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, M., Hervé, G.,Surgent, M., 2009.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant/Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Colmar (21-24 mai 2009), SFECAG, 441-452.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A., Lanos, Ph., Rochette, P., Perrin, M., Perron d’Arc, M. How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brown, M., Hervé, G. The global Archeomagnetic Database: Updates to GEOMAGIA50. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Lhuillier, F., Schnepp, E. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. AGU Fall Meeting 2017, New Orleans, 11 – 16 Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A. & Lanos, P., Importance of selecting the archaeomagnetic data for geomagnetic modelling : example of the new Western Europe directional and intensity secular variation curves from 1500BC to 200AD,  EGU General Assembly 2014, Vienna, 27 Avril - 2 Mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin-Kobierzyki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global archaeomagnetic data: The state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106766. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03280044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Full Vector Archeomagnetic Data From Northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tchibinda Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hernàndez Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Alva- Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC009969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic dating and magnetic characterization of ceramics from the Paquimé, Casas Grandes region, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cruz-Antillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.103040. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the dipole axis vary during the first millennium BCE? New data from West Europe and analysis of the directional global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.106712. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Variation of the Intensity of the Geomagnetic Field in Mexico During the First Millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.6066-6077. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of the Holocene palaeointensity database in Central America: Impact on geomagnetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Shcherbakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (2), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Archaeomagnetic Dating in Western Europe from the Late Bronze to the Late Iron Ages: An Alternative to the Problem of the Hallstattian Radiocarbon Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.870-883. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de combustion originale datée du Bronze final découverte à Auzay, les Ouches (Vendée). Quelle(s) fonction(s) envisager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell papulosis associated with B-cell malignancy: a distinctive clinicopathologic entity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (9), pp.1469-1475. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Fassbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Gilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Metzner-Nebelsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 270, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de deux fours du haut Moyen Âge à Cumes (Campanie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fortification inédite de la résidence princière de Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ak.2014.3.89841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam G Omez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2515-2530. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01053584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique : contribution du champ géomagnétique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 292, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00946146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II: New intensity secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.51-65. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500BC to 200AD. Part I: Directional secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique et archéologie : regards croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Évolution des disciplines, Hors-série 3, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic results on three Early Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.144-156. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04933.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme au premier millénaire av. J.-C : étalonnage et datation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the acidity of carbon supported and unsupported heteropolyacid catalysts by ammonia sorption microcalorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Liu-Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 185, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotropic interactions in aspartate transcarbamoylase: turning allosteric ATP activation into inhibition as a consequence of a single tyrosine to phenylalanine mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Staercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wannemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 88 (20), pp.9180-9183. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.88.20.9180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering aspartate transcarbamylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72 (8), pp.609-616. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(90)90124-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeointensity results from El Papalote and Casas de Fuego furnaces, Chihuahua state, northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0775, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation of the intensity of the geomagnetic field in Mexico over the last 3500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-2833, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the geomagnetic field modeling with a selection of high-quality archaeointensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l’orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de trois fours de Megara Hyblaea et d'un foyer de Pompéi : avancées méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate correction and Detection of mineralogical evolution during Thellier-Thellier’s experiments on baked clays. Applications to French protohistoric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perron d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre géomagnétisme et archéologie : études sur la variation séculaire du champ magnétique terrestre à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Saclay, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales : nouvelles approches statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jb78-fn12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de variation séculaire du champ magnétique terrestre en Europe occidentale : avancées récentes et perspectives en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/526r-kr64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prélèvement sur le terrain à l’exploitation scientifique des datations [discussion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/01fb-tj50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Archeomagnetic Database: Updates to GEOMAGIA50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP34A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP33A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clinical outcome and HAVCR2 mutations in 70 patients with subcutaneous panniculitis-like T-cell lymphoma: a study from the French Cutaneous Lymphoma Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC CLTF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Athens, Greece. pp.S7-S8, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(19)30530-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de l’âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Centre de Congrès (Palais Beaumont) de Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12267_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de combustion: intégration de l’archéomagnétisme avec le radiocarbone et la typologie des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles courbes de variation séculaire en Europe occidentale de 1500 av. J.-C. à 200 ap. J.-C.: applications en géomagnétisme et en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque Paléomagnétisme et magnétisme des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of archeointensity data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.GP51B-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00944689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en datation archéomagnétique durant la Protohistoire en France: nouvelles courbes de variation séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. p. 415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation in Western Europe during the first millennium BC : New full vector data and comparison with geomagnetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme au premier millénaire av. J.-C. en France : améliorations des courbes de référence des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par l'archéomagnétisme au premier millénaire av JC en France : Amélioration de l'étalonnage des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeomagnetic directions and full vector data for Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3477-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Châteaumeillant /Mediolanum (Cher) : études céramique et archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française d'Etude de la Céramique Antique en Gaule - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme dans le Midi Méditerranéen du VI°BC au XIX°AD : sites, étalonnage, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savay-Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2009 : "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant / Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Colmar, 21-24 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II : occupations du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, Service Régional de l'Archéologie, PACA. 2015, pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de la céramique à l'âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie, Campanie), La tannerie I5, four de l'espace 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres, (Eure-et-Loire), Beaulieu four Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot-et-Garonne) La Dardenne Haut, Four 3186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 9e (Rhône) 4-6 rue du Mont d'Or, Foyer 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes (Hérault) Zone 54, foyer 54567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum de Gondole (commune du Centre, Puy de Dôme) Four 36 et puits 209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix (Côte d'Or) Sondage Mont-Lassois Est, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillon (Vienne), Rocade est, zone 2, four 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béziers (Hérault) ZAC de la Domitienne, four à pithoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaumeillan (Cher) Le Paradis B1, four 172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunel (Hérault) Mas de Fourques II, four 2110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic knowledge of the Neolithic in Bulgaria with emphasis on intensity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kostadinova-Avramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Boyadzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEMA; E.; DI CHIARA; A. &amp; HERRERO-BERVERA; E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetic Field Variations in the Past: New Data, Applications and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 497 (1), Geological Society of London, pp.SP497-2019-48, 2020, Geological Society, Special Publication, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP497-2019-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique des fours de potiers du quartier artisanal et du four des bains hellénistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, chap. 9, annexe 9.3, p. 380-389, 2018, Ecole Française de Rome, 9782728312825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chemaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites archéologiques en France au premier millénaire av. J.-C. : étalonnage des variations du champ géomagnétique en direction et intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00738129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT96 news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Felbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Gwenaël Hervé </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Gwenaël HervéChercheur en archéo/paléomagéntisme (CEA)Laboratoire des Sciences du Climat et de l'Environnement/IPSL,Equipe CliMag Climat et Magnétisme</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Datation archéomagnétique: construction des référentiels de variation séculaire, confrontation avec les autres méthodes chronométriques et modélisation chronologique bayésienne.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Variation séculaire du champ géomagnétique au cours des derniers millénaires : acquisition de données de référence, bases de données paléomagnétiques, analyse critique à des fins de modélisation du champ géomagnétique, variation du moment dipolaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Méthodologie en paléomagnétisme et archéomagnétisme: protocoles de paléointensité, effet de la vitesse de refroidissement sur l’intensité de l’aimantation thermorémanente, minéralogie magnétique et taphonomie des niveaux archéologiques chauffés.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Depuis décembre 2020: chercheur CEA au Laboratoire des Sciences du Climat et de l'Environnement (UMR8212 LSCE, CEA, CNRS, Université Versailles Saint-Quentin)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Décembre 2018 – Novembre 2020 :Chaire Junior « Archéomatériaux », LabEx Sciences Archéologiques de Bordeaux LaScArBx (UMR 5060 IRAMAT-CRP2A, CNRS, Université de Bordeaux Montaigne). Localisé au laboratoire d’archéo/paléomagnétisme de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur de projet, 24 mois, 17.000 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2017 – Novembre 2018 :Chercheur associé postdoctorant au Centre Européen de Recherche et d’Enseignement en Géosciences de l’Environnement (UMR 7330 CEREGE, Aix Marseille Univ, CNRS, IRD, INRA, Coll France), Aix-en-Provence.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet ANR-CONACYT SVPINTMEX (PI M. Perrin et L. Alva-Valdivia).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cofinancement Campus France, programme Prestige (PRESTIGE-2017-1-0002).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Mars 2015 – Février 2017 : Chercheur associé au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Porteur d’un projet DFG (HE7343/1-1), 24 mois, 189.083 Euros.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« Was ist die maximale Intensität des Erdmagnetfelds in Western Europa zirka 1000 BC ? Eine Untersuchung den geomagnetischen spikes und archäomagnetischen jerks »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle est l’intensité maximale du champ géomagnétique en Europe occidentale vers 1000 av. J.-C. ? Etude des spikes géomagnétiques et des jerks archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2014 : Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux Montaigne). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse archéomagnétique de quatre fours Néolithiques de l’Ouest de la France.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Juillet 2013 – Juin 2014 :Postdoctorant au Département des Sciences de la terre et de l’Environnement, Ludwig-Maximilians Universität, Munich. Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeomagnetic and rock magnetic study of Mistastin Lake impact structure (Labrador, Canada).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Recherche sous la direction du professeur Stuart Gilder.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Septembre - Décembre 2012 :Ingénieur de recherche contractuel à l’UMR 5060 IRAMAT-CRP2A (CNRS et Université de Bordeaux 3). Sujet de recherche : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique en Europe de l’Ouest à l’âge du Fer et au Haut Moyen-Âge. Impact des nouvelles courbes de variation séculaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2011 – Août 2012 : ATER à l’Université de Rennes 1 (demi-poste, 98 heures), rattaché à Géosciences Rennes (UMR 6118, CNRS et Université de Rennes 1).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">· Octobre 2008 – Janvier 2012 :Doctorat « Physique des archéomatériaux » de l’Université de Bordeaux 3 (Financé par une allocation ministérielle).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titre: « Datation archéomagnétique en France durant le premier millénaire av. J.-C. : étalonnage des variations du champ magnétique terrestre en direction et intensité»</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lien web **:**</w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.theses.fr/2012BOR30011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soutenance le 13 janvier 2012.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mention très honorable avec les félicitations du jury à l’unanimité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliographie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans une revue à comité de lecture (ACL)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Perrin, M., Alva-Valdivia, L.M., Rodriguez-Trejo, A., Hernandez-Cardona, A., Cordova Tello, M. & Meza Rodriguez, accepted. Secular variation of the geomagnetic field in Mexico during the first millennium BCE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics Geochemistry Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kostadinova-Avramova, M., Kovacheva, M., Boyadzhiev, Y. & Hervé, G., accepted. Archeomagnetic knowledge of Neolithic in Bulgaria with emphasis on intensity changes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Geological Society of London</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodriguez-Trejo, A., Alva-Valdivia, L.M., Perrin, M., Hervé, G. & Lopez-Valdés, N., 2019. Analysis of geomagnetic secular variation for the last 1.5 Ma recorded by volcanic rocks of the Trans Mexican Volcanic Belt: New data from Sierra de Chchinautzin, Mexico. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 219, 1, 594-606.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Lanos, P., Rochette, P., Perrin, M. & Perron d’Arc, M., 2019. Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 217, 1413-1424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Perrin, M., Alva-Valdivia, L., Madingou Tchibinda, B., Rodriguez-Trejo, A., Hernandez Cardona, A., Cordova Tello, M. & Meza Rodriguez, C., 2019. Critical analysis of the Holocene paleointensity database in Central America: impact on geomagnetic modelling. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 289, 1-10.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lhuillier, F., Shcherbakov, V.P., Shcherbakova, V.V., Ostner, S., Hervé, G. & Petersen, N., 2019. Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International, 216 (2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1482-1494.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé G.& Lanos, P., 2018. An alternative to the problem of the Hallstattian plateau effect: Improvements of archaeomagnetic dating in Western Europe from the Late Bronze to the Late Iron Ages. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 870-883.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Schnepp, E., *et al.*2017. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 270, 143-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Munzi-Santoriello, P., Lanos, P., Brun, J.-P. & Caputo, P., 2016. Datation archéomagnétique de deux fours du haut Moyen-Âge à Cumes (Campanie), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 40, 35-45.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A., Milcent, P-Y. & Tramon, A., 2016. Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 7, 414-419.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Gilder, S., Marion, C.L., Osinski, G.R., Pohl, J., Petersen, N. & Sylvester, P.J., 2015. Paleomagnetic and rock magnetic study of the Mistastin lake impact structure (Labrador, Canada): Implications for geomagnetic perturbation and shock effects, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 417, 151-163.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vaschalde, C., Hervé, G., Lanos, P., Thiriot, J. et coll., 2014. La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44, 155-170.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cruz, F., Bardel, D., Camerlynck, C., Hervé, G.& Petit, C., 2014. Une fortification inédite de la résidence princière de Vix (Côte-d’Or, France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 44(3), 377-393.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pavon-Carrasco, F.J., Gomez-Paccard, M., Hervé, G.,Osete, M.L. & Chauvin, A., 2014. Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry Geophysics Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, doi:10.1002/2014GC005311</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II : New intensity secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 51-65.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A. & Lanos, P., 2013. Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part I : Directional secular variation curve, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 218, 1-13.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Schnepp, E., Chauvin, A., Lanos, P. & Nowaczyk, N.,2011. Archaeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 185, 144-156.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Articles dans un ouvrage collectif et actes de colloque</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kondopoulou, D., Zananiri, I., Hervé, G., 2019. Archaeomagnetic study at Eretria (Greece). In Theurillat, Th., Ackermann, G., Duret, M. & Zurbriggen, S. (dir.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les thermes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eretria XXV, Fouilles et recherches, 318-324.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.& Lanos, Ph., 2018. Datation archéomagnétique des fours de potiers du quartier artisanal et du four des Bains hellénistiques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Tréziny, H. (ed.), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Ecole Française de Rome, 380-391.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyodo, J.-N., Blanchard, A., Borvon, A., Hervé, G., Lehugeur, V., Lucquin, A. & Montassier, F., 2016. Vivre et mourir aux Cléons: quand l’archéologie révèle 10 000 ans d’occupation humaine à Haute-Goulaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Fenêtres sur le Pays du Vignoble Nantais: Patrimoine, histoire et regards d’artistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nantes, 14-19.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Coulon, L., Dupont, F., Hervé, G., Lanos, Ph.& Salavert, A., 2014. Le four néolithique à fosse d’accès des “Petits-Clos” à Chartres: une attribution chrono-culturelle complexe, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Louboutin, C. & Verjux, C., Zones de production et organisation des territoires au Néolithique, Actes du 30ecolloque interrégional sur le Néolithique, Tours et le Grand-Pressigny, 7-9 octobre 2011, 51esupplément à la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RACF.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Lanos, P., Chauvin A. & Dufresne, P., 2014. Analyses archéomagnétiques au Mont-Beuvray (2005-2011): de la construction de référentiels à la datation, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection Bibracte, 24, 351-378</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Landreau, G., Guitton, D. & Hervé, G.,2012. Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne), </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Poitiers (17-20 mai 2012), SFECAG, 415-424.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouchet, M., Hervé, G.,Surgent, M., 2009.</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant/Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Rivet, L. (dir.), Actes du Congrès de Colmar (21-24 mai 2009), SFECAG, 441-452.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences invitées</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Chauvin, A., Lanos, Ph., Rochette, P., Perrin, M., Perron d’Arc, M. How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brown, M., Hervé, G. The global Archeomagnetic Database: Updates to GEOMAGIA50. AGU Fall Meeting 2019, San Francisco, 9-13 Décembre 2019.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G.,Fassbinder, J., Gilder, S., Metzner-Nebelsick, C., Gallet, Y., Genevey, A., Lhuillier, F., Schnepp, E. Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany. AGU Fall Meeting 2017, New Orleans, 11 – 16 Décembre 2017.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervé, G., Chauvin, A. & Lanos, P., Importance of selecting the archaeomagnetic data for geomagnetic modelling : example of the new Western Europe directional and intensity secular variation curves from 1500BC to 200AD,  EGU General Assembly 2014, Vienna, 27 Avril - 2 Mai 2014.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre géomagnétisme et archéologie : études sur la variation séculaire du champ magnétique terrestre à l’Holocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Paris Saclay, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05108815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating ancient iron smelting in West Africa: archaeomagnetism and methodological challenges at Tchogma 1, Togo (17th-20th century)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leberama Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAfA 2025: 27th Biennial Meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Faro (Portugal), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05468154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud) : nouvelles données sur le Néolithique ancien corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4eme colloque de l'Association de Recherches Préhistoriques et Protohistoriques en Corse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Sicurani, Oct 2025, Lumiu, Corse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Stress, Adaptation &amp; Innovation: Hunter-Gatherers to Early Farmers in the Horn of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in 27th Biennal Meeting: African Archeology, SAFA Society of Africanist Archaeologists, Cross Roads Trough Time, Session 18. Climate Change and Human Responses in Past African Societies: Lessons for a Changing World (July, 2025).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Algarve, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05288980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les référentiels de variation séculaire du champ magnétique terrestre en Europe occidentale : avancées récentes et perspectives en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/526r-kr64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme des terres cuites architecturales : nouvelles approches statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Dubroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/jb78-fn12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du prélèvement sur le terrain à l’exploitation scientifique des datations [discussion]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Cottiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34692/01fb-tj50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo) : une étude de faisabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pakou Haréna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basì (Serra-di-Ferro, Corse-du-Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Béarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontres Méridionales de Préhistoire Récente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04252893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de bas-fourneaux du pays Bassar (Togo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wandres Camille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des sciences de la terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géosciences Rennes et OSUR, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in seasonal East African droughts and flood magnitudes recorded in Central Afar lakes sediments (Ethiopia and Djibouti) and their connections with ENSO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Fanget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) 2023, 28ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04310203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the Temporality of Iron Smelting Sites in West Africa by Coupling Radiocarbon and Archaeomagnetism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Américaine des Archéologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Texas (US), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer radiocarbone et archéomagnétisme pour préciser la chronologie de la métallurgie du fer en Afrique subsaharienne : études méthodologiques au Bénin et au Togo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées REFRAIN, Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMC14, Nov 2023, Saclay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time of Iron Metallurgy in Africa: 2 examples to improve our dating methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès de l’Association panafricaine d’archéologie, de préhistoire et disciplines associées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Zanzibar, Tanzania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic variations in the Lake Abhe area since the end of the Pleistocene (Djibouti): the transition from the last hunter-gatherers-fishers to the first herders in the Horn of Africa and their resiliency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Mariam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hala Alarashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climatic change research summit : un chemin vers l’adaptation et la resilience, Inauguration de l’Observatoire Régional de Recherche pour l’Environnement et le Climat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORREC Djibouti, Oct 2022, Djibouti, Djibouti</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Planet, un site et une métallurgie inédite du Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paysages pour l'Homme, hommage à Paul Ambert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Laroche; Laurent Bruxelles; Philippe Galant; Martine Ambert, Oct 2019, Cabrières, France. pp.267-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02376625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Global Archeomagnetic Database: Updates to GEOMAGIA50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Christopher Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP34A-07</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How reliable is the cooling rate correction of archaeointensity data? An experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2019, San Francisco, United States. pp.GP33A-01</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clinical outcome and HAVCR2 mutations in 70 patients with subcutaneous panniculitis-like T-cell lymphoma: a study from the French Cutaneous Lymphoma Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sonigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Battistella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Oro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Franck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EORTC CLTF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Athens, Greece. pp.S7-S8, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(19)30530-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de l’âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA 2017 - XXIème Colloque international du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l’archéointensité en datation archéomagnétique au haut MoyenÂge et au premier millénaire av. J.-C. : illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 ème Réunion des sciences de la Terre 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France. pp.58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01080463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between body dimension, body weight, age, gender, breed and echocardiographic dimensions in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. D. Hauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congress of the European College of Equine Internal Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European College of Equine Internal Medicine (ECEIM). INT., Nov 2014, Prague, Czech Republic. 15 p., </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jvim.12585⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four néolithique à fosse d’accès des « Petits-Clos » à Chartres (Eure-et-Loir) : une attribution chrono-culturelle complexe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Salavert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zones de production et organisation des territoires au néolithique : Espaces exploités, occupés, parcourus. 30e Colloque interrégional sur le Néolithique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.329-343</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of echocardiographic dimensions with age and training in young endurance horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagmar S. Trachsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djérène Maso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. International Conference on Equine Exercise Physiology (ICEEP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kentucky Equine Research. USA.; WALTHAM Centre for Pet Nutrition. GBR., Jun 2014, Chester, United Kingdom. 55 p., </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12267_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiel de l'archéointensité en datation archéomagnétique au haut Moyen Age et au premier millénaire av. J.-C.: illustration avec cinq fours de Cumes, Mégara Hyblaea et Incoronata (Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vilette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Denti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre, Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Centre de Congrès (Palais Beaumont) de Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de combustion: intégration de l’archéomagnétisme avec le radiocarbone et la typologie des mobiliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles courbes de variation séculaire en Europe occidentale de 1500 av. J.-C. à 200 ap. J.-C.: applications en géomagnétisme et en datation archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème colloque Paléomagnétisme et magnétisme des roches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of archeointensity data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, San Francisco, United States. pp.GP51B-1080</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00944689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l'orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00813664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avancées en datation archéomagnétique durant la Protohistoire en France: nouvelles courbes de variation séculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un atelier de potiers de la fin du second âge du Fer à Montmorillon (Vienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Landreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Poitiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Poitiers, France. p. 415-424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation in Western Europe during the first millennium BC : New full vector data and comparison with geomagnetic models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Geophysical Union, Dec 2011, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme au premier millénaire av. J.-C. en France : améliorations des courbes de référence des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2011 : "L'archéologie du bâti"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par l'archéomagnétisme au premier millénaire av JC en France : Amélioration de l'étalonnage des variations du champ géomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New archaeomagnetic directions and full vector data for Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et Al.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-3477-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeomagnetic results on three First Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.EGU2010-4237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00609845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Châteaumeillant /Mediolanum (Cher) : études céramique et archéomagnétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la Société Française d'Etude de la Céramique Antique en Gaule - 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme dans le Midi Méditerranéen du VI°BC au XIX°AD : sites, étalonnage, perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chartrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Savay-Guerraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Thiriot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2009 : "Ressources, Sociétés, Biodiversité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le four de potier gallo-romain de Chateaumeillant / Mediolanum (Cher, France): études céramiques et archéomagnétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Surgent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du congrès de Colmar, 21-24 mai 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Colmar, France. pp.21--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weak scale coupling and finite element time-space field transfer in nonlinear dynamics and ultimate load computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Villon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Challenges in Computational Mechanics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00070953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear transient analysis, testing and design of complex engineering structures : our experience in dealing with accidental events of explosions and fires based upon industrial and military applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Ibrahimbegovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancherie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Colliat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Davenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Dominguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NATO Advanced Research Workshop "Extreme Man-Made and Natural Hazards in Dynamics of Structures"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Opatija, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basi 2024. Second rapport intermédiaire de fouille programmée triennale 2023­2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bordes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méline Cattiaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Duché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Service régional de l'Archéologie Corse. 2025, pp.215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04955771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFRICA Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique Rapport des missions et des analyses archéologiques et archéo-sous-marines francobénino-togolaise effectuées entre octobre 2023 et septembre 2024 Présenté par</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essohanam Batchana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverin Bakrobena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Ayedoun Affolabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Béziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéométallurgie du Fer : Ressources, Identités et Commerce en Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Mantenant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Berthaut-Clarac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Delvoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INEE. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04337492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sondages, datations et études archéomagnetiques de structures de combustion et de céramiques à Hedaito-de-Dora, Antakari 3 et Antakari Nord-Est, in J. Cauliez (dir.), Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2022-2026. Rapport de la première année de la troisième quadriennale sur les travaux conduits en 2022 (sur financements 2021) + opérations projetées pour 2024, Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Gutherz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut des Recherches Archéologiques et Historiques de la République de Djibouti (IRAH), CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères (France), UMR 5608 – Traces, Conventionnée avec le CFEE – Centre Français des Etudes Ethiopiennes – Addis Abeba. 2022, p. 84-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet PSPCA – programme 320. Premières Sociétés de Production dans la Corne de l’Afrique. Projet quadriennal 2018-2021. Rapport de la troisième année de la deuxième quadriennale sur les travaux conduits en 2020 (sur financements 2019) + opération projetée. Mission archéologique franco-djiboutienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Coudert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Crevecoeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut des Recherches Archéologiques et Historiques du CERD (République de Djibouti), Ministère de l’Europe et des Affaires Étrangères, UMR 5608 Traces, CFEE, Ambassade de France en République de Djibouti. 2020, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03452820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouilles programmées LE PLANET 2018 Commune de Fayet, Aveyron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Maillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Brossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES, SRA, PRBM Rhadamante, Université Jean Jaurès, Parc National des Pyrénées, OHM Haut-Vicdessos; Rapport de fouille programmée d'un site de métallurgie néolithique polyphasé. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02089588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grotte de Pertus II : occupations du Néolithique final</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Lepère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques-Elie Brochier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Ministère de la Culture et de la Communication, Service Régional de l'Archéologie, PACA. 2015, pp.277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02195108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (47). A Grand Jean - Nécropole du premier âge du Fer et officine de potiers gauloise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Prodéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Benquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Geneviève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAP Grand-Sud-Ouest. 2014, pp.554</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01984249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesolithic settlements (9th to 6th millennia cal.BCE) at Roquemissou (Aveyron, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Arbez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Boboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bouby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bréhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MESO25, Eleventh International Conference on the Mesolithic in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Ferrara, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetism study of iron metallurgy archaeological sites in Togo and Benin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie van Toer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Wandres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Delque-Količ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Castle meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Ultrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04828747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular variation of the intensity of the geomagnetic field in Mexico over the last 3500 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0764, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeointensity results from El Papalote and Casas de Fuego furnaces, Chihuahua state, northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.GP41A-0775, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02431912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of selecting archaeomagnetic data for geomagnetic modelling: example of the new Western Europe directional and intensity secular variation curves from 1500 BC to 200 AD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, pp.EGU2014-2833, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00991627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the geomagnetic field modeling with a selection of high-quality archaeointensity data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.J. Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Gomez Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations sur l'effet de la vitesse de refroidissement: étude expérimentale de briquettes de Sallèles-d'Aude (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de l’orocline de Patagonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Poblete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Roperch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Arriagada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Paléomagnétisme en France : Résultats récents et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Paris, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01113318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate correction and Detection of mineralogical evolution during Thellier-Thellier’s experiments on baked clays. Applications to French protohistoric structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perron d'Arc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, San Francisco, United States. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de trois fours de Megara Hyblaea et d'un foyer de Pompéi : avancées méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Tréziny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Brun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GMPCA, Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie, Archéométrie 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00673219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How long were alignments of heating stones hearths used during the Early Iron Age in Western Europe? Evidence of a long chronology by archaeomagnetic dating at Saint-Maximin-la-Sainte-Baume (Southern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marmara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Martin-Kobierzyki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66, pp.105241. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2025.105241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05108794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living among blacksmiths ? Preliminary archaeological results of the 2023 campaign at the Kpeta 2 settlement (Benin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delvoye Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Robion-Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier N'Dah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mangier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nyame Akuma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810714v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">50-year seasonal variability in East African droughts and floods recorded in central Afar lake sediments (Ethiopia) and their connections with the El Niño-Southern Oscillation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Mologni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Chaumillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Malet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Coulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Climate of the Past</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (8), pp.1837-1860. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/cp-20-1837-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global archaeomagnetic data: The state of the art and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell C Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Korte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Genevey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 318, pp.106766. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03280044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Full Vector Archeomagnetic Data From Northern Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Tchibinda Madingou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hernàndez Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L M Alva- Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 22 (10), </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GC009969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03358186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic dating and magnetic characterization of ceramics from the Paquimé, Casas Grandes region, Chihuahua, Mexico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Manuel Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodríguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Cruz-Antillón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37, pp.103040. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.103040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How did the dipole axis vary during the first millennium BCE? New data from West Europe and analysis of the directional global database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 315, pp.106712. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2021.106712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203983v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First archeomagnetic data from Kenya and Chad: Analysis of iron furnaces from Mount Kenya and Guéra Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freda M'Mbogori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djimet Guemona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 309, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2020.106588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02959683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secular Variation of the Intensity of the Geomagnetic Field in Mexico During the First Millennium BCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Hernandez-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (12), pp.6066-6077. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008668⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical analysis of the Holocene palaeointensity database in Central America: Impact on geomagnetic modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Alva-Valdivia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brina Madingou Tchibinda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Rodriguez-Trejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 289, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2019.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02109315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooling rate effect on thermoremanent magnetization in archaeological baked clays: an experimental study on modern bricks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille M. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 217 (2), pp.1413-1424. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggz076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02069164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeointensities of Oligocene and Miocene volcanic sections from Ethiopia: field behaviour during the Cainozoic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lhuillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. P. Shcherbakov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. V. Shcherbakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ostner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 216 (2), pp.1482-1494. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggy491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvements in Archaeomagnetic Dating in Western Europe from the Late Bronze to the Late Iron Ages: An Alternative to the Problem of the Hallstattian Radiocarbon Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeometry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 60 (4), pp.870-883. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/arcm.12344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01934145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une structure de combustion originale datée du Bronze final découverte à Auzay, les Ouches (Vendée). Quelle(s) fonction(s) envisager ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Boulud-Gazo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Maitay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Marcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.101-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02071551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T-cell papulosis associated with B-cell malignancy: a distinctive clinicopathologic entity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Visseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Durlach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Beylot-Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 32 (9), pp.1469-1475. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jdv.14805⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast geomagnetic field intensity variations between 1400 and 400 BCE: New archaeointensity data from Germany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joerg Fassbinder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuart A. Gilder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carola Metzner-Nebelsick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 270, pp.143-156. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2017.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique de deux fours du haut Moyen Âge à Cumes (Campanie, Italie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Munzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Regis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40, pp.35-45. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.4719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01451375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeointensity study of five Late Bronze Age fireplaces from Corent (Auvergne, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Tramon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.414-419. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01322354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une fortification inédite de la résidence princière de Vix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Camerlynck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archäeologisches Korrespondenzblatt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (3), pp.377-393. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/ak.2014.3.89841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01105364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datation des structures de cuisson: intégration de l’archéomagnétisme et du radiocarbone, apports de l’anthracologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vaschalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Thiriot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44, pp.155-170. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeomed.8196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intensity of the geomagnetic field in Europe for the last 3 ka: Influence of data quality on geomagnetic field modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Javier Pavon-Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam G Omez-Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa-Luisa. Osete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (6), pp.2515-2530. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01053584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique : contribution du champ géomagnétique à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectra Analyse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 292, pp.39-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00946146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500 BC to 200 AD. Part II: New intensity secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.51-65. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomagnetic field variations in Western Europe from 1500BC to 200AD. Part I: Directional secular variation curve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of the Earth and Planetary Interiors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 218, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pepi.2013.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00843289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropologie biologique et archéologie : regards croisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Richier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Évolution des disciplines, Hors-série 3, pp.25-29. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeopages.448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01136088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic results on three Early Iron Age salt-kilns from Moyenvic (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Schnepp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norbert Nowaczyk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (1), pp.144-156. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.04933.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00610850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéomagnétisme au premier millénaire av. J.-C : étalonnage et datation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association française pour l'étude de l'âge du Fer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27, pp.39-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the acidity of carbon supported and unsupported heteropolyacid catalysts by ammonia sorption microcalorimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.X. Liu-Cai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Sahut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Faydi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Auroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 185, pp.75-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00006835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterotropic interactions in aspartate transcarbamoylase: turning allosteric ATP activation into inhibition as a consequence of a single tyrosine to phenylalanine mutation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Staercke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Wannemaeker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 88 (20), pp.9180-9183. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.88.20.9180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering aspartate transcarbamylase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X.G. Xi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ladjimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. van Vliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cunin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 72 (8), pp.609-616. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0300-9084(90)90124-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02396390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roquemissou : plongée dans la Préhistoire du Causse [catalogue d'exposition]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Caro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessie Cauliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La restitution des structures de cuisson de la céramique à l'âge du Fer en Italie méridionale : dialogue entre archéologie et archéomagnétisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Villette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, p.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pompéi (Italie, Campanie), La tannerie I5, four de l'espace 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aiguillon (Lot-et-Garonne), Grand-Jean, four F1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chartres, (Eure-et-Loire), Beaulieu four Néolithique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouy-Saint-André (Nord), Route Arras-Montreuil US60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valence (Drôme), angle rue d'Arménie et rue Bouffier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Villeneuve-sur-Lot (Lot-et-Garonne) La Dardenne Haut, Four 3186</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyon 9e (Rhône) 4-6 rue du Mont d'Or, Foyer 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oppidum de Gondole (commune du Centre, Puy de Dôme) Four 36 et puits 209</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattes (Hérault) Zone 54, foyer 54567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vix (Côte d'Or) Sondage Mont-Lassois Est, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montmorillon (Vienne), Rocade est, zone 2, four 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00557886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lunel (Hérault) Mas de Fourques II, four 2110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béziers (Hérault) ZAC de la Domitienne, four à pithoi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Châteaumeillan (Cher) Le Paradis B1, four 172</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00510704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quiou (Côtes d'Armor) Thermes de la villa de la Gare Foyers 158, 171 et 202</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moyenvic (Moselle) Les Crôleurs Fours de sauniers 1003, 2074 et 3086</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00395389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeomagnetic knowledge of the Neolithic in Bulgaria with emphasis on intensity changes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kostadinova-Avramova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Kovacheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yavor Boyadzhiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TEMA; E.; DI CHIARA; A. &amp; HERRERO-BERVERA; E. (eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomagnetic Field Variations in the Past: New Data, Applications and Recent Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 497 (1), Geological Society of London, pp.SP497-2019-48, 2020, Geological Society, Special Publication, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1144/SP497-2019-48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02439050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation archéomagnétique des fours de potiers du quartier artisanal et du four des bains hellénistiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Tréziny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Megara Hyblaea 7. La ville classique, hellénistique et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, chap. 9, annexe 9.3, p. 380-389, 2018, Ecole Française de Rome, 9782728312825</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02427366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses archéomagnétiques au Mont-Beuvray (2005-2011) : de la construction des référentiels à la datation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dufresne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guichard V. (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes sur Bibracte – 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Ed Bibracte, centre archéologique européen, pp.351-378, 2014, Collection Bibracte</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01130277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lactic acid bacteria based product on broilers from the farm to the processing plant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Chemaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Postollec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Maurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Boscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Animal Production, the challenges and potential developments for professional farming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wagenigen Academic Publishers, The Netherlands, 496 p., 2009, 9789086860999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par archéomagnétisme des terres cuites archéologiques en France au premier millénaire av. J.-C. : étalonnage des variations du champ géomagnétique en direction et intensité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaël Hervé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologie et Préhistoire. Université Michel de Montaigne - Bordeaux III, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2012BOR30011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00738129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT96 news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Gaill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Horst Felbeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Desbruyeres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Toulmond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5 (2), pp.22-24, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId358"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03280044v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Brown" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Korte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106766" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203983v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhuillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106712" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622551v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy491" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01934145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12344" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453720v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visseaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barete" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14805" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765622v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Fassbinder" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Metzner-Nebelsick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caputo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Regis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4719" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105364v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2014.3.89841" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01053584v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam G Omez-Paccard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa-Luisa. Osete" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005311" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946146v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843292v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X5K7FRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4CN0C7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136088v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.448" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610850v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schnepp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowaczyk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04933.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006835v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Liu-Cai" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahut" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faydi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Vliet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Staercke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wannemaeker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.20.9180" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396390v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladjimi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90124-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6512BKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431887v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991627v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113723v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113315v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113318v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673219v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05108815v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907808v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubroca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jb78-fn12" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04906751v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/526r-kr64" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431865v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Christopher Brown" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365991v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonigo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oro" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(19)30530-1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H48RPJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02068110v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729903v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729445v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813644v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944689v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813664v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poblete" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587920v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130693v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729501v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673216v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609874v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609845v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729543v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surgent" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729566v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartrain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savay-Guerraz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195108v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770863v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770881v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770780v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510736v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510739v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510721v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510738v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510705v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510704v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510706v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02439050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kostadinova-Avramova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kovacheva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Boyadzhiev" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP497-2019-48" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427366v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05108815v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Herv&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468154v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Ricci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Delque-Koli&#269;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leberama Bakrobena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378505v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baudouin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05288980v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Revel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Crevecoeur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Mar&#233;chal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04906751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/526r-kr64" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04907808v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dubroca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/jb78-fn12" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04913280v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cottiaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/01fb-tj50" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835945v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakou Har&#233;na" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252893v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835888v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wandres Camille" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie van Toer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310203v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chaumillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fanget" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835863v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier N'Dah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929358v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mantenant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Mariam" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Alarashi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Coudert" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376625v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Maill&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Brossier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Costa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431865v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Christopher Brown" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431853v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Chauvin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille M. Perrin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sonigo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Battistella" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Oro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Franck" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(19)30530-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9H48RPJH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02068110v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Villette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01080463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729903v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740621v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagmar S. Trachsel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giraudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dj&#233;r&#232;ne Maso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. D. Hauri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.12585" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130257v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coulon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dupont" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Salavert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757447v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Salavert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738786v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12267_78" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729902v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vilette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813644v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729446v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vaschalde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thiriot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729445v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00944689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez-Paccard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa-Luisa. Osete" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00813664v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poblete" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Roperch" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arriagada" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729450v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587920v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guitton" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130693v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609874v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schnepp" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Et Al." TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00609845v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Nowaczyk" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Surgent" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729566v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chartrain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Savay-Guerraz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757505v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023116v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Ibrahimbegovic" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancherie" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Villon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070953v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085642v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Colliat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Davenne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dominguez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04955771v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bordes" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Cattiaux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Duch&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828613v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essohanam Batchana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verin Bakrobena" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Ayedoun Affolabi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Berthaut-Clarac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Delvoye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864638v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452820v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089588v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195108v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lep&#232;re" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Elie Brochier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prod&#233;o" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378675v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Arbez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Boboeuf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Wandres" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431887v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Manuel Alva-Valdivia" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brina Madingou Tchibinda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodriguez-Trejo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02431912v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Hernandez-Cardona" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00991627v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113723v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Gomez Paccard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113315v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01113318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Poblete" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130706v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perron d'Arc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00673219v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brun" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108794v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herv&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marmara" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martin-Kobierzyki" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2025.105241" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810714v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delvoye Adrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mangier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683781v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Coulombier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-20-1837-2024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03280044v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell C Brown" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Korte" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Genevey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106766" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358186v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Tchibinda Madingou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hern&#224;ndez Cardona" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Alva- Valdivia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GC009969" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rodr&#237;guez-Trejo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Cruz-Antill&#243;n" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.103040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203983v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lhuillier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Boulud-Gazo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2021.106712" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02959683v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freda M'Mbogori" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djimet Guemona" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2020.106588" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373176v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alva-Valdivia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008668" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109315v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2019.02.004" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02069164v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggz076" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622551v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lhuillier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Shcherbakov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. V. Shcherbakova" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ostner" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggy491" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01934145v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/arcm.12344" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02071551v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Marcoux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02453720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Visseaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durlach" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barete" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.14805" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765622v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joerg Fassbinder" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Gilder" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Metzner-Nebelsick" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gallet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2017.07.002" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451375v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Munzi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Caputo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Regis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4719" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01322354v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Tramon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.018" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01105364v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cruz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bardel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Camerlynck" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ak.2014.3.89841" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130234v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vaschalde" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Thiriot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Garnier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.8196" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01053584v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Pavon-Carrasco" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam G Omez-Paccard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005311" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00946146v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843292v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.003" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X5K7FRF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843289v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pepi.2013.02.002" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C4CN0C7X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136088v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeopages.448" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00610850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.04933.x" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743358v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00006835v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Liu-Cai" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sahut" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Faydi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396411v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. van Vliet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Xi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Staercke" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Wannemaeker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.88.20.9180" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396390v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.G. Xi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ladjimi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cunin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0300-9084(90)90124-y" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6512BKC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052154v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01955318v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770866v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770863v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770864v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770881v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770862v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770775v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770783v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770776v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770742v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770777v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770780v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557848v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510737v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510736v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510721v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510739v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510738v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00557886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510706v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510705v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510704v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395397v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395389v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02439050v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kostadinova-Avramova" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Kovacheva" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yavor Boyadzhiev" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP497-2019-48" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427366v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01130277v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052964v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Chemaly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Postollec" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Maurice" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Boscher" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00738129v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02908991v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Gaill" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Felbeck" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Desbruyeres" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lallier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toulmond" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>